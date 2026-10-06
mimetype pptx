--- v0 (2026-04-08)
+++ v1 (2026-10-06)
@@ -1,8153 +1,4738 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...77 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...7 lines deleted...]
-    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="303" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="306" r:id="rId7"/>
+    <p:sldId id="307" r:id="rId8"/>
+    <p:sldId id="287" r:id="rId9"/>
+    <p:sldId id="309" r:id="rId10"/>
+    <p:sldId id="290" r:id="rId11"/>
+    <p:sldId id="310" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="291" r:id="rId14"/>
     <p:sldId id="265" r:id="rId15"/>
-    <p:sldId id="266" r:id="rId16"/>
-[...14 lines deleted...]
-    <p:sldId id="281" r:id="rId31"/>
+    <p:sldId id="292" r:id="rId16"/>
+    <p:sldId id="293" r:id="rId17"/>
+    <p:sldId id="286" r:id="rId18"/>
+    <p:sldId id="282" r:id="rId19"/>
+    <p:sldId id="294" r:id="rId20"/>
+    <p:sldId id="295" r:id="rId21"/>
+    <p:sldId id="298" r:id="rId22"/>
+    <p:sldId id="297" r:id="rId23"/>
+    <p:sldId id="308" r:id="rId24"/>
+    <p:sldId id="296" r:id="rId25"/>
+    <p:sldId id="299" r:id="rId26"/>
+    <p:sldId id="300" r:id="rId27"/>
+    <p:sldId id="302" r:id="rId28"/>
+    <p:sldId id="304" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="rEJQQt1e9LPVhT6OagdoMA==" hashData="+aJ+V5gWSfC8FLOOa+WQGRuroOkIVVHBwqQNahsmPK9gsK/tXX9pc6umMde2EHiwbj9isviOQEEmkUDBV0Eq3g=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="13636"/>
+    <p:restoredTop sz="77908" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="89" d="100"/>
+          <a:sy n="89" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1512" y="78"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId38" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{2261651A-20D5-4311-A2D0-13321119C6C1}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{2261651A-20D5-4311-A2D0-13321119C6C1}" dt="2022-08-11T10:34:28.789" v="11" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{2261651A-20D5-4311-A2D0-13321119C6C1}" dt="2022-08-11T10:34:28.789" v="11" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="102884307" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{2261651A-20D5-4311-A2D0-13321119C6C1}" dt="2022-08-11T10:34:28.789" v="11" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="102884307" sldId="304"/>
+            <ac:spMk id="5" creationId="{D64D0145-6297-4A66-B578-EAE197E0A215}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{788C81C7-7698-4435-83DC-EE87D3748AD0}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{788C81C7-7698-4435-83DC-EE87D3748AD0}" dt="2022-08-29T11:35:52.070" v="14" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{788C81C7-7698-4435-83DC-EE87D3748AD0}" dt="2022-08-29T11:35:52.070" v="14" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1819020706" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{788C81C7-7698-4435-83DC-EE87D3748AD0}" dt="2022-08-29T11:35:49.491" v="12" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1819020706" sldId="303"/>
+            <ac:spMk id="13" creationId="{F3D24764-EC4F-4CB5-837C-0E9454FCA68D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{788C81C7-7698-4435-83DC-EE87D3748AD0}" dt="2022-08-29T11:35:52.070" v="14" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1819020706" sldId="303"/>
+            <ac:spMk id="16" creationId="{E3F2990E-D744-4FDD-850E-7C43682976D2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...9 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...26 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Lack of investor confidence in the creditworthiness of off-takers hinders electricity sector development. As a note, an off-taker is the party who buys the product being produced by the project or who uses the services being sold by the project. Efficient, financially solvent off-takers mitigate investor risk and encourage increased private sector participation.</a:t>
-[...15 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:t>Effective, Strategic and Integrated Power Sector Planning helps ensure the development of a resilient and least-cost power system that continues to meet demand over time. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Investments in the power sector will only be sustainable if the tariff structure accurately reflects costs and risks and provides a rate of return that encourages continued private sector engagement. This must be carefully balanced against the critical need to protect consumers, ensure affordability, and expand electricity access. Cost-reflective tariffs often take time to achieve, and there are many different ways to structure the retail tariff system depending on the best fit for a particular country or context. In general, effective tariff management strategies include public engagement, transparent processes, regular adjustment, and appropriate measures to ensure affordability.</a:t>
-[...15 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:t>Power sector planning should consider and integrate key development goals as well as interactions with water, land-use, and air quality. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Improved technical and commercial efficiency in the electricity sector will enable delivery of more services to more consumers; lower costs throughout the supply chain; and increased quality and commercial viability. Efficiency can be improved through interventions including infrastructure investment and maintenance, improved metering and bill collection, demand-side management, and consumer education.</a:t>
-[...15 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:t>Effective planning will prioritize an optimal mix of energy resources to meet the expected load, new or extended transmission and distribution infrastructure, energy efficiency measures, and off-grid solutions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Procurement processes that integrate international best practices such as fair and competitive bidding, life-cycle cost analysis, and best-value determination will increase investor confidence, lower costs, and facilitate sustainable, longer-term investments.</a:t>
-[...22 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Overly complex procedures for mobilizing energy projects often hinder sector development. Streamlining and clearly communicating the steps required to achieve essential project components, such as land acquisition, feasibility studies, and standards compliance, helps private sector actors navigate and accelerate this process while bringing down transaction costs. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1782950314"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In developing countries, financial constraints are often the most important obstacle to implementing optimal electricity expansion plans. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Where the enabling environment is sufficiently developed, concessionary and commercial finance may be combined. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>As a note, concessional finance is below market rate finance provided by major financial institutions, such as development banks and multilateral funds, to developing countries to accelerate development objectives.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Project planning needs to take into account different financial sources - including export credits, commercial loans, grant funds, bonds, equity and derivatives - and to prepare balance sheets, calculate projected cash flows, financial ratios and other financial indicators.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1741898080"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="228" name="Shape 228"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The environmental and social soundness of power sector projects are critical to the success and sustainability of these investments as they will influence project financing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Engagement with local communities, including traditionally marginalized groups, to identify and mitigate risks begin at the earliest stages of project development. This engagement should continue throughout implementation in a transparent and inclusive manner. Demonstrated commitment to environmental and social sustainability is evidenced by the adoption and application of national laws, regulations, and best practices.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...23 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The human development and economic growth opportunities that arise from growth in the energy sector often do not offer equal participation and impact between men and women. Energy related projects, programs, and policies that explicitly recognize imbalances and intentionally strive to reduce inequities and foster effective engagement of all result in better outcomes. This is the case both in terms of the sustainability of the energy sector and human development opportunities.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3556357431"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Within the following slides we will be looking deeper into configurations of blended finance to enable sustainable energy production. Here we will explain what is blended finance.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Blended finance is the use of catalytic capital from public or philanthropic sources to increase private sector investment in developing countries towards sustainable development. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As a note, catalytic capital is defined as debt, equity, guarantees, and other investments that accept disproportionate risk and/or concessionary returns relative to a conventional investment in order to generate positive impact and enable third-party investment that otherwise would not be possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Put in simple terms, blended finance refers to the combination of both public and private funds for a specific investment. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Blended finance can address critical challenges to increasing access to clean and affordable energy. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Blended finance vehicles can help reduce the cost of capital, lower the cost of access, and attract financing to otherwise seemingly unattractive opportunities.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3403440027"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="252" name="Shape 252"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The objective is to catalyze private sector investment in projects by first having development funds committed to that same project.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Development funding is concessional capital, and it can come from public or philanthropic sources. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As a note, concessional capital is below market rate finance provided by major financial institutions, such as development banks and multilateral funds, to developing countries to accelerate development objectives.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>One can create more investable opportunities in energy access projects by having concessional capital come into deals earlier when it is most risky, in order to create commercially viable projects, companies, and structures.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In addition, project sponsors and developers can work with partners to create more innovative financial products that are aligned with the commercial mandates of investors. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Aligning these products with the existing financial instruments and products that investors are familiar with will help to increase their comfort levels, overcoming barriers to adoption.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2863874079"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="264" name="Shape 264"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>From the graph on this slide, energy has been the most frequently targeted sector in blended finance transactions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The experience to date of blended finance in clean energy offers ample successes and room for improvement going forward.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As clean energy closes the “viability gap” with fossil fuels, there is a gap between the investment risks and barriers addressed by earlier blended finance initiatives and those cited by investors as most important to address going forward, with liquidity, off-taker, and currency risks less frequently addressed to date. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There is a gap between the types of instruments most needed and those offered: risk mitigation instruments, such as guarantees and insurance, are less frequently offered than direct investment; there are also major gaps in local currency financing, early stage risk financing, and vehicles that aggregate projects, especially small ones.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...60 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Finally, the limited scale of blended finance initiatives – both through direct investment vehicles as well as indirect blended finance via risk mitigation – likely limits the participation of many investors.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3795505372"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Investors are hampered by regulatory restrictions and face a range of asset-specific risks related to their infrastructure asset exposure. They also lack reliable data on the performance of such assets in emerging markets to guide their investment decisions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Development banks do not have strong enough incentives or business models to focus on maximizing private capital mobilization for the projects they support. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The bilateral agreements need to increase mobilization ratios similar to developed countries, who need to crowd in more private capital for every dollar spent on development.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Developing country governments often lack the policy and institutional mechanisms to attract long-term capital and develop bankable project pipelines.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Above all, having the right policies and enabling environment will provide the biggest multiplier in terms of attracting private capital to invest in the infrastructure of emerging markets. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>As shown in the Climate Policy Initiative Report on Blended Finance in Clean Energy (2018), the figure on this slide displays </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>the intensity of risks and barriers in selected countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="1" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="678641133"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...115 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A number of actions can also be taken to increase blended finance for energy projects including:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> • The alignment of public processes and objectives with the needs of investors early in the project preparation process to help ensure design parameters are consistent with expectations.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> • Engagement with donors and development finance institutions to understand and facilitate access to existing instruments such as guarantees and concessional financing that can give greater comfort to investors. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>• Strengthening existing dedicated units to help coordinate between government agencies and the private sectors to act as a focal point. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>• Leveraging multi-stakeholder initiatives and platforms that facilitate public/ private finance, such as the Sustainable Development Investment Partnership.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3016624429"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Investors are hampered by regulatory restrictions and face a range of asset-specific risks related to their infrastructure asset exposure. They also lack reliable data on the performance of such assets in emerging markets to guide their investment decisions.</a:t>
-[...17 lines deleted...]
-            </a:pPr>
+              <a:t>This training course will provide you with basic knowledge on financial concept and theory, will explain how financing is done in the power sector across the world, with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>a  </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Development banks do not have strong enough incentives or business models to focus on maximizing private capital mobilization for the projects they support. </a:t>
-[...17 lines deleted...]
-            </a:pPr>
+              <a:t>primary focus on developing countries, and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>The bilateral agreements need to increase mobilization ratios similar to developed countries, who need to crowd in more private capital for every dollar spent on development.</a:t>
-[...64 lines deleted...]
-            <a:endParaRPr i="1"/>
+              <a:t> finally, will demonstrate how to carry out financial analysis of power projects.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="909843285"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...12 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>From a practical point of view, during this course, you will learn how to use a model for financial analysis, namely the FINPLAN software developed by the International Atomic Energy Agency (or I.A.E.A).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...55 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In developing countries, financial constraints are often the most important obstacle to implementing project plans. Thus, FINPLAN helps you assess the financial viability of plans and projects. Please note that this course is meant for preliminary training on finance and use of FINPLAN, and therefore, is kept simple. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3839533738"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="158750" rtl="0" algn="l">
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" u="none" strike="noStrike">
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This lecture has four Intended Learning Outcomes:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="317500" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="317500" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Learn about the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>challenges of financing SDG 7</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="317500" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="317500" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Learn how financial modelling supports an </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>enabling environment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="317500" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="317500" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Learn about the role of </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>blended finance </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>in the energy sector</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="317500" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="317500" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Understand the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>outline and structure </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>of the course</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="140714417"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US"/>
+              <a:t>The course has 6 lectures altogether.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>You are already coming to the end of Lecture 1, which is an introduction to the course. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Lecture 2 is on the basics of the financial theory, like different sources of capital, their characteristics, different types of financing mechanisms, then definitions of certain important financial parameters.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Lecture 3 is on power project financing. The power sector has certain special characteristics; therefore, it has always drawn special attention. This lecture describes how power sector financing is done and how it has evolved over time. It also describes various ownership issues of power projects, which have clear relations with the financing. This lecture also presents an important and basic concept of financial and economic analysis, that is the time value concept. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Lecture 4 describes project evaluation techniques and some important criteria for evaluations which are used widely. Moreover, here we exemplify some sources of financing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>In Lecture 5, we explore some credit options and then describe the FINPLAN methodology, its scopes, and outcomes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Lastly, in Lecture 6 we talk about depreciation of assets, depreciation methods, as well as about financial statements and ratios.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3194317180"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="343" name="Shape 343"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...33 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In this course, you will also get some practical experience by using FINPLAN software.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Thus, in the first Hands-on material, you will learn how to install FINPLAN on your computer and get ready for using it.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In the second and third Hands-on materials, you will get an introduction to what the FINPLAN interface looks like and how to create a case study and input the necessary data.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Then, the fourth Hands-on material will help you understand the results calculated in FINPLAN and how to properly interpret them.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Lastly, with the Hands-on materials 5 and 6, you will dive into two different exercises. The first exercise is adjusted for a Nuclear Power Plant while the second one refers to a Single Combined Cycle Power Plant.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Therefore, you will obtain some practical experience on how to use the FINPLAN interface by creating a complete case study step-by-step. But, in order to get this, you must go through all the theoretical lectures first. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4114967544"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="355" name="Shape 355"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This is the end of this lecture. Thank you!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...42 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="368" name="Shape 368"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...16 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...18 lines deleted...]
-              <a:buSzPts val="1200"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>As you might imagine, building a power plant – whether it involves solar farms, wind turbines or a nuclear reactor – requires a significant amount of capital expenditure.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...15 lines deleted...]
-              <a:buSzPts val="1200"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>And investment is needed not only for generating power, but also to get it on to the grid and to where it is needed, such as homes and places of business.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...18 lines deleted...]
-              <a:buSzPts val="1200"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>When these investments are being made, a lot of the spending happens right at the start of the project, before the plants or infrastructure are making any income.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...18 lines deleted...]
-              <a:buSzPts val="1200"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>And it may take many years of generation before the capital costs of the project are paid back in full.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...18 lines deleted...]
-              <a:buSzPts val="1200"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>So there are challenges and risks associated with financing clean energy. But without this energy, we cannot achieve the Sustainable Development Goals (or S D Gs).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Here we focus on SDG 7- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Ensure access to affordable, reliable, sustainable and modern energy for all.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There are challenges and risks associated with financing clean energy. As of 2017, renewables only accounted for 17% of total energy consumption.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Effective investment planning is absolutely critical to mitigating these financing risks. This course will teach you how to use FINPLAN, a tool used by planners worldwide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1240471010"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...37 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Power generation accounts for around 40 per cent of the world’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Carbon Dioxide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> emissions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>so decarbonizing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> of the sector </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>is really important.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...19 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Energy-related</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> emissions in 2018</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> rose by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> 1.7 per cent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>. This was driven by a larger</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> 2.3 per cent growth in energy consumption</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...19 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>This </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>reinforces</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> the urgency to accelerate investments in sustainable energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>, so that increased demand does not lead to increased emissions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The overall financing requirement to meet SDG 7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>is estimated at 1.3 to 1.4 trillion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> U.S. Dollars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> per year until</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> 2030.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...20 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>While progress is being made to scale-up financing, current annual financing levels are significantly below this </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>level.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Moreover</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>, investment is not spread equally, with developed countries and some middle-income countries accessing finance while many developing countries are left out.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089445925"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In 2018, power sector investments in 2 countries - China and the United States - were over 350 billion U.S Dollars in each</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>That is less than investments in large regions such as Sub-Saharan Africa, South-east Asia, and the Indian subcontinent combined</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>With the annual energy financing gap in the hundreds of billions of dollars, the money that is going into financing energy projects needs to increase</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>For this increase to happen, good financial planning of projects is necessary so that it contributes to an enabling environment (discussed more in Slide 9), which in turn supports financial flows and ultimately leads to positive progress in meeting S.D.G 7</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...26 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2292430980"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="404" name="Shape 404"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A wide range </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>of public measures exist to promote financing for low-carbon energy investment. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US"/>
+              <a:t>In practice, specific combinations are needed, depending on the country context</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Demand-side interventions include policy de-risking, financial de-risking, and direct financial incentives </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Improving the financial viability of projects is a key priority</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Supply side interventions include financial system reform and new low-cost asset classes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1067312686"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-95250" lvl="0" marL="171450" rtl="0" algn="l">
-[...41 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>To recap</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>There is growing momentum to align financial systems with sustainable development </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>A major barrier to scaling-up low-carbon energy is the lack of access to domestic capital expenditure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>International finance can help, but it exposes investors to foreign exchange risk. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hence the long-term, sustainable solution is to fast-track reform of domestic financial sectors, bringing depth and liquidity, with the aim of a balanced mix of domestic and international finance flowing to low-carbon energy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Better financial modelling is vital for building domestic capacity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...64 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>All of this requires a supportive enabling environment</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4067574491"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...7 lines deleted...]
-                <a:ea typeface="Calibri"/>
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
-                <a:sym typeface="Calibri"/>
-[...80 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:rPr>
+              <a:t>Planning tools like FINPLAN play a vital role in establishing a supportive enabling environment.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...18 lines deleted...]
-                <a:ea typeface="Calibri"/>
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
-                <a:sym typeface="Calibri"/>
-[...91 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:rPr>
+              <a:t>But what is an enabling environment, exactly?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...56 lines deleted...]
-              </a:highlight>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Basically, it is a strong and transparent regulatory framework that facilitates both private and public investment. This involves policies, legal framework, and investment and financing structures.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...101 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This framework should include a regulatory institution that </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...45 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>[1] is autonomous, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...43 lines deleted...]
-              <a:ea typeface="Calibri"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>[2] has clear authority and capacity to fulfill its mandate, and</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>[3] is held accountable for its decisions and actions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-95250" lvl="0" marL="171450" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...7 lines deleted...]
-              </a:highlight>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The framework should also clarify important regulatory aspects such as pricing, land rights, offtake arrangements, and performance standards </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...13 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3476933184"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Commercial investors assess a series of considerations before investing in a particular project within a specific country.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Lack of investor confidence in the creditworthiness of off-takers hinders electricity sector development. As a note, an off-taker is the party who buys the product being produced by the project or who uses the services being sold by the project. Efficient, financially solvent off-takers mitigate investor risk and encourage increased private sector participation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Investments in the power sector will only be sustainable if the tariff structure accurately reflects costs and risks and provides a rate of return that encourages continued private sector engagement. This must be carefully balanced against the critical need to protect consumers, ensure affordability, and expand electricity access. Cost-reflective tariffs often take time to achieve, and there are many different ways to structure the retail tariff system depending on the best fit for a particular country or context. In general, effective tariff management strategies include public engagement, transparent processes, regular adjustment, and appropriate measures to ensure affordability.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...16 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Improved technical and commercial efficiency in the electricity sector will enable delivery of more services to more consumers; lower costs throughout the supply chain; and increased quality and commercial viability. Efficiency can be improved through interventions including infrastructure investment and maintenance, improved metering and bill collection, demand-side management, and consumer education.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...209 lines deleted...]
-              <a:buFont typeface="Arial "/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Procurement processes that integrate international best practices such as fair and competitive bidding, life-cycle cost analysis, and best-value determination will increase investor confidence, lower costs, and facilitate sustainable, longer-term investments.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...65 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>As shown by the graph from the Climate Policy Initiative Report (2018), information gaps, access to capital, the regulatory and political risks represent the main barriers addressed in blended finance initiatives.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...691 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805269660"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -8156,26471 +4741,22305 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p28"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p28"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p36"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...115 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...235 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gwp.org/en/learn/iwrm-toolbox/The-Enabling-Environment/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gwp.org/en/learn/iwrm-toolbox/The-Enabling-Environment/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.convergence.finance/blended-finance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iaea.org/topics/energy-planning/energy-modelling-tools" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iaea.org/topics/energy-planning/energy-modelling-tools" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173436" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173436" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="90" name="Google Shape;90;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="15" name="Picture 14" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D66A0C7C-00E4-4DD3-837B-10A52DC20905}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-34506" y="-2336"/>
             <a:ext cx="12225067" cy="6869861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="16" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F2990E-D744-4FDD-850E-7C43682976D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8832600" y="6157376"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="756818" y="4006451"/>
             <a:ext cx="1396142" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Open Sans ExtraBold"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4313030"/>
             <a:ext cx="5223961" cy="2138172"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Open Sans ExtraBold"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 1</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>INTRODUCTION TO THE COURSE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18CCB7D2-437A-8A4A-8390-E76557DA3E51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5600262" y="5226069"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide1.mp3" id="95" name="Google Shape;95;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide1.mp3" descr="Track5_Lecture1_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD82D5E-0E69-1C4A-B315-B6C2BB541D31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5671627" y="5297434"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1819020706"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="4179" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="95"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="95"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="206" name="Shape 206"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="207" name="Google Shape;207;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5164"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.2.2 Considerations of Commercial Investors</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879682" y="4640"/>
             <a:ext cx="6901344" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.2 Importance of an Enabling Environment</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="11" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3B541E5-D30A-497C-A2C9-111BD15EE069}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1882461"/>
             <a:ext cx="9234055" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...31 lines deleted...]
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-            </a:pPr>
-[...15 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...12 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Creditworthy Off-takers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Cost-Reflective Retail Tariff Structures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Technical and Commercial Efficiency</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Clear and Transparent Procurement Processes</a:t>
             </a:r>
-            <a:endParaRPr sz="2800">
-[...4 lines deleted...]
-              <a:ea typeface="Calibri"/>
+            <a:endParaRPr lang="en-US">
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="212" name="Google Shape;212;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Imagine 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83B2081-D043-4B61-B699-F7256924D400}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5484692" y="3603869"/>
             <a:ext cx="5756898" cy="2403714"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="13" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03CCFFBE-6AA9-441A-ABF8-8058E1A194CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4803494" y="6125227"/>
             <a:ext cx="6938832" cy="263999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Proportion of Blended Finance vehicle addressing specific risks and barriers (CPI 2018)</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1400">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="1400" i="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p10"/>
+          <p:cNvPr id="15" name="Oval 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFAB1506-F114-9F40-8392-6AF550918431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335074" y="231609"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="215" name="Google Shape;215;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-7-20_10_11_18" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F585A64-3FAB-55A8-031D-41A03E9FD75C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6406039" y="304841"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="788623464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="128365" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="215"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="215"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="221" name="Google Shape;221;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="8733957" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.2.3 Strategic and Integrated Power Sector Planning</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894059" y="4640"/>
             <a:ext cx="6723066" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.2 Importance of an Enabling Environment</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{558B0052-0429-4A60-A895-7A64645BDAE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1940188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Resilient, least-cost power system</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Continues to meet demand over time</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Integrates development goals</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Optimizes energy mix</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p11"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5992F42-23DF-294E-BD33-80C8B37EAA7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335074" y="231609"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide11.mp3" id="227" name="Google Shape;227;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide11.mp3" descr="Track5_Lecture1_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F03FC217-4F4E-9141-8A5D-0F1380061BCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6406439" y="301535"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3278782939"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="62928" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="227"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="227"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="233" name="Google Shape;233;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="1261884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.2.4 Project</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...21 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879682" y="4640"/>
             <a:ext cx="6217920" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.2 Importance of an Enabling Environment</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{558B0052-0429-4A60-A895-7A64645BDAE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1940188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Financing constraints due to suboptimal enabling environment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Use of concessionary and commercial finance</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Importance of calculating and projecting cash flows</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Financial indicators that signal project viability</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...15 lines deleted...]
-              <a:buSzPts val="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;p12"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DC78A7B-F170-F340-86ED-0B68598A24B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335074" y="231609"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="239" name="Google Shape;239;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-7-20_10_8_16" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D8048D-6119-EB13-3927-C3A1DB1FC639}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6406039" y="300735"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1957243437"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="52924" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="239"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="239"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="244" name="Shape 244"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="245" name="Google Shape;245;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="1389619"/>
             <a:ext cx="6232297" cy="1692771"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+              </a:rPr>
+              <a:t>1.2.5 Sustainable and Equitable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Inclusion</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...21 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879682" y="4640"/>
             <a:ext cx="6616673" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.2 Importance of an Enabling Environment</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{558B0052-0429-4A60-A895-7A64645BDAE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="881166" y="1940188"/>
             <a:ext cx="7437363" cy="2343529"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Environment and social soundness of projects are critical to the investment sustainability.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Engagement with local communities prior and during the implementation phase</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Gender equality</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Female empowerment</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p13"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA88F677-D7AB-404D-A6D8-AC9733D03DB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335074" y="231609"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="251" name="Google Shape;251;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-7-20_10_16_27" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{849BC40E-F7EA-61CF-2C7E-2AFB834D1DFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6448735" y="300735"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="23808466"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="70896" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="251"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="251"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p14"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p14"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p14"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="259" name="Google Shape;259;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;p14"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865444" y="1490"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lecture 1.2 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p14"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596A1EAA-14A2-4F4D-A200-1BAE7A99AEF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="888239" y="1528325"/>
             <a:ext cx="5198962" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>GWP (Global Water Partnership). 2018. The Enabling Environment. Viewed 28 February 2021. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.gwp.org/en/learn/iwrm-toolbox/The-Enabling-Environment/</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Climate Policy Initiative Report. 2018. Blended Finance in Clean Energy: Experiences and Opportunities. Available at: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-241300" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-241300" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1201676088"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="268" name="Shape 268"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="269" name="Google Shape;269;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.3.1 What is Blended Finance? </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850929" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.3 Blended Finance</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76E135AA-BA16-44EF-A653-0541614F9594}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="847380" y="1972489"/>
             <a:ext cx="7221638" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...31 lines deleted...]
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-            </a:pPr>
-[...15 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...12 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Use of catalytic capital </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Public or philanthropic sources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Increase private sector investment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Developing country, SDG focus</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p15"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F097D3D-3F45-4E21-B9D2-86104549230F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10049566" y="6085499"/>
             <a:ext cx="2108200" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source: OECD 2018</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="1400" i="1" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="275" name="Google Shape;275;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D752F7E-34BC-43C6-B640-2BB0D402D455}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6708475" y="2090537"/>
             <a:ext cx="4612257" cy="2964473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p15"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBAD8C4B-57A0-2046-9FEF-089F24BDC948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6006269" y="729094"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="277" name="Google Shape;277;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="ttsMP3.com_VoiceText_2022-7-20_10_22_13" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD834C2F-25B5-CB43-80E8-8F15653D05E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="801622"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4047703891"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="67892" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="277"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="277"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="282" name="Shape 282"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="283" name="Google Shape;283;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="14876"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.3.2 What</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>is Blended Finance? </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850929" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.3 Blended Finance</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Blended Finance" id="287" name="Google Shape;287;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 2" descr="Blended Finance">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{449E0E3B-A789-416C-8F10-A9D755A52C73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2652621" y="1772088"/>
             <a:ext cx="5898784" cy="4578706"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6154192-69BF-40FE-9625-7CFCAB1BD4F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7200828" y="6073075"/>
             <a:ext cx="4537893" cy="351908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source: Convergence © </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>weblink</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p16"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9B38AD5-3D33-5B47-9E33-D7A15D2E4916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6006269" y="729094"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="290" name="Google Shape;290;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-7-20_10_55_26" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F9FA456-6C84-0712-3C5A-B2BA8A42BB39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6107255" y="800059"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2684723248"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="66246" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="290"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="290"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="296" name="Google Shape;296;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850929" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.3 Blended Finance</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="299" name="Google Shape;299;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Imagine 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65ACB5AC-0E32-41CC-A8E3-2930ED83E630}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5321300" y="1809878"/>
             <a:ext cx="6200054" cy="4141544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p17"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE7835C7-B0FD-4B13-84D0-D6B6379BEAF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887486" y="2055954"/>
             <a:ext cx="3775552" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...31 lines deleted...]
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-            </a:pPr>
-[...15 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...13 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Good track record of blended finance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Liquidity, off-taker and currency risks are less frequent</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Risk mitigation: guarantees and insurance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Scale of initiatives limits investors participation</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p17"/>
+          <p:cNvPr id="12" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCAAB914-B92C-4B11-B579-3EB0258DB7EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="4987374" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.3.3 Blended Finance and Clean Energy Projects</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p17"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="13" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07FE9F80-AFD4-4491-AE73-1872556A8705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6720428" y="6099305"/>
             <a:ext cx="5009266" cy="294541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="r">
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source: Convergence © </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>weblink</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p17"/>
+          <p:cNvPr id="14" name="Oval 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB503404-6845-DE4F-9219-54018D4E8B3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6002956" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide17.mp3" id="304" name="Google Shape;304;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide17.mp3" descr="Track5_Lecture1_Slide17.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1827A9BF-7BAC-A749-BD1B-44B674BFE5AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6074321" y="808575"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1121135823"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="73743" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="304"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="304"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="310" name="Google Shape;310;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850929" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.3 Blended Finance</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="313" name="Google Shape;313;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Imagine 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A11E51E-506E-42E0-B19E-846EBFDE2E47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4320459" y="1874517"/>
             <a:ext cx="7396655" cy="4215793"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B25D3588-AFBA-46EC-80F8-84C081674952}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850690" y="1913941"/>
             <a:ext cx="3212024" cy="4070170"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Investors are hampered by regulatory constraints.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Development bank mandates do not have enough incentives to maximize capital mobilization for projects</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>The right policies and enabling environment attract private capital.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p18"/>
+          <p:cNvPr id="11" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EAF33BE-03FA-41B7-A172-3BD5EAF4A49A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.3.4 Barriers to the Flow of Capital</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p18"/>
+          <p:cNvPr id="4" name="CasetăText 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E82D9A6-7666-4256-9EF7-CB35C2F7FD5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199630" y="6107804"/>
             <a:ext cx="6543555" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>(Climate Policy Initiative Report, 2018)</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="ro-RO" sz="1400" i="1" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p18"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FEE1950-3857-3649-B0F2-D7D3818487D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6002956" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide18.mp3" id="318" name="Google Shape;318;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide18.mp3" descr="Track5_Lecture1_Slide18.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03C0E918-9FEB-884A-A4B1-97DFC05470FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6074321" y="794576"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="243874312"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="75676" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="318"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="318"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="324" name="Google Shape;324;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="861815" y="1373714"/>
             <a:ext cx="7653020" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.3.5 Incentivising</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Blended Finance for Energy Projects</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" b="1">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850929" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.3 Blended Finance</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A29CAC6-3F44-486C-B580-4FEFD1F20D26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="858793" y="2015021"/>
             <a:ext cx="9557795" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...36 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Alignment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t> of public processes with investors' needs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Engagement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t> with donors and development finance institutions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Strengthening</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t> existing specialized units</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Leverage </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>multi-stakeholder initiatives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p19"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{001F94D6-E523-9B47-8611-8D56F466745E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8047956" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide19.mp3" id="330" name="Google Shape;330;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide19.mp3" descr="Track5_Lecture1_Slide19.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D9A823-1BBC-CF4E-92AC-2051E561D5F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8119321" y="798539"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1600044415"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="55902" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="330"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="330"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="101" name="Google Shape;101;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A280DDDA-73B5-4661-92BC-DBA1DA67C22E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400" u="none">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="859117" y="-359811"/>
             <a:ext cx="7651304" cy="1726685"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B48615-9B59-FC42-8A1C-39AC6AD2B38A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="854027" y="1370789"/>
             <a:ext cx="8279931" cy="3905114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...39 lines deleted...]
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...79 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...55 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Understand the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>scale of the financing challenge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...32 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>to meet SDG 7</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...45 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> Understand the contribution of financial planning </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>in creating an effective </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>enabling environment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buNone/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...6 lines deleted...]
-              <a:ea typeface="Calibri"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Understand the principles of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>blended finance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>and its significance to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>financial planning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: Map the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>outline and structure </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>of the course</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2"/>
+          <p:cNvPr id="8" name="Oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3808F5-AF8F-0047-B318-0D0F23513CA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6986223" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide2.mp3" id="108" name="Google Shape;108;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture1_Slide2.mp3" descr="Track5_Lecture1_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60CD3191-88E9-8A4C-80B7-77F69D109A49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7057588" y="785286"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="22256" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="108"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="108"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p20"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p20"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p20"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="338" name="Google Shape;338;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="12254"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p20"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865444" y="1490"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lecture 1.3 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p20"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596A1EAA-14A2-4F4D-A200-1BAE7A99AEF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="915922" y="1458475"/>
             <a:ext cx="5424824" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Convergence. Blended Finance. n.d. Viewed 12 February 2021. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.convergence.finance/blended-finance</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Climate Policy Initiative Report. 2018. Blended Finance in Clean Energy: Experiences and Opportunities. Available at: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" u="sng">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.climatepolicyinitiative.org/wp-content/uploads/2018/01/Blended-Finance-in-Clean-Energy-Experiences-and-Opportunities.pdf</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2963978463"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="348" name="Google Shape;348;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.4.1 What</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>to Expect from this Course</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879683" y="4640"/>
             <a:ext cx="10900587" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.4 Course Outline and Structure</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B188841D-4C8B-463B-8B1A-B8F73A10AC2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="982908" y="1925227"/>
             <a:ext cx="10039286" cy="3443129"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...27 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Basic knowledge on financial theory</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>How financing is done in the power sector, particularly in developing countries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>How to carry out financial analysis of power projects</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p21"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C903D8FD-8567-CC4D-BDB4-B1C9E857EAEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9022202" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide21.mp3" id="354" name="Google Shape;354;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide21.mp3" descr="Track5_Lecture1_Slide21.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FB36927-EB3C-E849-A50B-F384FB31ABBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9093567" y="798539"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2401097261"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="26644" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="354"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="354"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="359" name="Shape 359"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="360" name="Google Shape;360;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.4.2 What</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>to Expect from this Course</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879683" y="4640"/>
             <a:ext cx="10814323" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.4 Course Outline and Structure</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B188841D-4C8B-463B-8B1A-B8F73A10AC2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1918926"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...32 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Use the FINPLAN software tool developed by IAEA </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>A Model for Financial Analysis</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...26 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+              </a:rPr>
+              <a:t>Assess the financial viability of plans and projects</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2000">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>More details </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr lvl="0">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p22"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163D306F-CF73-4441-B7C9-95364CD81051}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9022202" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide22.mp3" id="366" name="Google Shape;366;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide22.mp3" descr="Track5_Lecture1_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10717058-0568-5642-A347-FB99855F5D1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9093567" y="797136"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="367" name="Google Shape;367;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0830E959-154E-456A-B279-FF46BEF7C3DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1756067" y="3869493"/>
             <a:ext cx="8679866" cy="2261333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="88007614"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="37381" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="366"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="366"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="372" name="Shape 372"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="373" name="Google Shape;373;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p23"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.4.3 Contents</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>of the Course</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894060" y="4640"/>
             <a:ext cx="9736021" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.4 Course Outline and Structure</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B188841D-4C8B-463B-8B1A-B8F73A10AC2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...42 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:t>Lecture 2 </a:t>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Introduction to the Course</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:t>Lecture 3 </a:t>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Basics of Financing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:t>Lecture 4 </a:t>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Financing Power Projects</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:t>Lecture 5 </a:t>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Project Evaluation and Sources of Financing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:t>Lecture 6 </a:t>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...9 lines deleted...]
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Credit Options and FINPLAN Methodology</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lecture 6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Asset Depreciation, Financial Statements and Ratios</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;p23"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6259B149-77AC-D243-B899-85F7083D104A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9022202" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_Slide23.mp3" id="379" name="Google Shape;379;p23"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture1_Slide23.mp3" descr="Track5_Lecture1_Slide23.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD023898-2C29-F94D-8422-D4A04B0AE31C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9093567" y="798539"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4083584413"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="87249" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="379"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="379"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="385" name="Google Shape;385;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p24"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1.4.4 Contents</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>of the Course</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879683" y="4640"/>
             <a:ext cx="10728059" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.4 Course Outline and Structure</a:t>
             </a:r>
-            <a:endParaRPr sz="4000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B188841D-4C8B-463B-8B1A-B8F73A10AC2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
-[...36 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– FINPLAN Installation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– FINPLAN Interface: Case Data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– FINPLAN Interface: Plant Data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– FINPLAN Interface: Financial Data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Hands-on Material 5 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– FINPLAN Results Interpretation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...19 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Combined Cycle Power Plant Case Study</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...9 lines deleted...]
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Hands-on Material 6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>– Nuclear Power Plant Case Study</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;p24"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF8DD84-6EEA-E042-8E1D-DE69124735AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9022202" y="727174"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="391" name="Google Shape;391;p24"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-7-20_9_46_3" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B55645-0DAB-7113-998F-5805F28BCB30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9093167" y="798139"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1325476693"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="59611" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="391"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="391"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="397" name="Google Shape;397;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965D639C-6E8F-0B49-9D7A-D722F6DAA844}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;p25"/>
+          <p:cNvPr id="5" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D64D0145-6297-4A66-B578-EAE197E0A215}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9271031" y="4657674"/>
             <a:ext cx="2268928" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> I., Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Tot </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...7 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Welsch M., Tan N., 2021. Lecture 1: Introduction to the course, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr sz="1800">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> Release Version 1.0.  [online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and International Atomic Energy Agency.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;p25"/>
+          <p:cNvPr id="6" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E67BC73-3C7F-4DFD-844E-5804442E6358}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9899301" y="5886940"/>
             <a:ext cx="2011048" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>CCG courses (this will take </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>you to the website link http://www.ClimateCompatibleGrowth.com/teachingmaterials)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;p25"/>
+          <p:cNvPr id="7" name="Group 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521A871E-877F-D64B-AD5B-171AC95A5FFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="401" name="Google Shape;401;p25">
+            <p:cNvPr id="8" name="Rounded Rectangle 7">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B98EE73-4C20-9745-8758-B31E185256A8}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="402" name="Google Shape;402;p25"/>
+            <p:cNvPr id="10" name="TextBox 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AFB72DB-D78E-5246-95AD-D1FBEEF6F616}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-US" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="403" name="Google Shape;403;p25">
+            <p:cNvPr id="11" name="Rounded Rectangle 10">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6128C47-F349-6B40-9431-CF5055F5350D}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102884307"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="407" name="Shape 407"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="408" name="Google Shape;408;p26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;p26"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1380759"/>
+            <a:ext cx="6971449" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>1.1.1 Why is finance required for Sustainable Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="870276" y="-4431"/>
+            <a:ext cx="5935966" cy="1387552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 Financing Affordable and Clean Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 6" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91E2AA6B-A37A-4908-8B11-732D95235504}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="3665" t="4535" r="523" b="4610"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8169085" y="1367425"/>
+            <a:ext cx="3424940" cy="4826368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Content Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81A026AF-614B-4FA5-B975-212C0EC8E99A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="845003" y="1825625"/>
+            <a:ext cx="6665200" cy="3906436"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Energy infrastructure is capital intensive</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Investment is also needed for generation, storage, transmission, distribution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Most investment cost is upfront</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Returns on investment in the longer term</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Challenges of financing affordable, clean energy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>SDG 7 is not achievable without effective investment planning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7663211-3C05-47B2-90A3-FD26B9207026}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="9074552" y="6098522"/>
+            <a:ext cx="2774114" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Source: sdgs.un.org/goals/goal7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2C3EDF-67B5-2E4C-96B3-E9FAE23F1084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6908356" y="369952"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...20 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="ttsMP3.com_VoiceText_2022-7-20_9_56_46" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA15A3B2-4E2C-0CCD-6618-4F25CCB7D6E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6998975" y="454163"/>
+            <a:ext cx="813600" cy="813600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1016493126"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="80378" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="12"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="114" name="Google Shape;114;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1389619"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>1.1.2 The Status of SDG Financing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p3"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1380759"/>
-            <a:ext cx="6971449" cy="400110"/>
+            <a:off x="894061" y="4640"/>
+            <a:ext cx="6084710" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 Financing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Affordable and Clean Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8766666C-B392-44D8-8524-8ECC2A4A6EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1939385"/>
+            <a:ext cx="10485406" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Power generation accounts for around 40% of world’s CO2 emissions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>The financing requirement to meet SDG 7 is  approx. $1.3 trillion per year to 2030</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Current financing levels are only around US$500 bn per year</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Investment is concentrated in richer countries</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 2" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE9C274-11DA-4195-999B-BA1C40A9C225}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="843472" y="4413646"/>
+            <a:ext cx="10737010" cy="1750611"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 9" descr="Icon&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12D3E35F-9E09-4673-87AB-CBB948D14C3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9657212" y="2837691"/>
+            <a:ext cx="1628634" cy="1628634"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F596E86-9778-4C55-8A34-EF76D5D7A6EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9086126" y="6060085"/>
+            <a:ext cx="2914079" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...28 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Source: sdgs.un.org/goals/goal7</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
-[...405 lines deleted...]
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B482FE1C-0C2B-1F4D-AD7F-28ECEFD95FBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6908356" y="369952"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="122" name="Google Shape;122;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="11" name="Track5_Lecture1_slide4.mp3" descr="Track5_Lecture1_slide4.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711B3D60-BC1D-4540-9397-E5348C8F665B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6998975" y="454163"/>
-            <a:ext cx="813600" cy="813600"/>
+            <a:off x="6979721" y="441317"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848160678"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="11"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="64182" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="122"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="122"/>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="11"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="128" name="Google Shape;128;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="872838" y="1389619"/>
+            <a:ext cx="7434400" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...18 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>1.1.3 Investment is Concentrated in Richer Countries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" b="1" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p4"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1389619"/>
-            <a:ext cx="6217920" cy="400110"/>
+            <a:off x="865306" y="4640"/>
+            <a:ext cx="6130717" cy="1380619"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 Financing Affordable and Clean Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 13" descr="Chart, bar chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1679ED1D-ABBA-4686-A5C8-8008A61D9E23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5162071" y="2526014"/>
+            <a:ext cx="6567576" cy="3859298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C3B00D-A215-4077-B990-7240C90323C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8970008" y="6082954"/>
+            <a:ext cx="2743199" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...20 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>IEA (2019)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" i="1" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8766666C-B392-44D8-8524-8ECC2A4A6EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="894061" y="4640"/>
-            <a:ext cx="6084710" cy="1369074"/>
+            <a:off x="877511" y="1953762"/>
+            <a:ext cx="3782840" cy="3841661"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...91 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Africa and parts of Asia attract comparatively low private investment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Public funding is insufficient to bridge the finance gap</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Development finance is not yet mobilizing enough private finance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...7 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Better financial planning </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>of projects could help increase flows</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...105 lines deleted...]
-          <p:cNvPr id="136" name="Google Shape;136;p4"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636AAA98-1AD4-164C-AD7F-971B3BA4F5C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6908356" y="369952"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture1_slide4.mp3" id="137" name="Google Shape;137;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-7-20_9_59_46" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C12D5056-00B1-70D5-9848-FCEBD0BF0DBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6979721" y="441317"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="7009506" y="440917"/>
+            <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3498343581"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="48666" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="137"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="747853" y="4067268"/>
+            <a:ext cx="8050696" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Course Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="735496" y="5628342"/>
+            <a:ext cx="8050696" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mini Lecture Learning Objective</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="679"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="859118" y="-359811"/>
+            <a:ext cx="6481962" cy="1755439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>1.1 Financing Affordable and Clean Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B48615-9B59-FC42-8A1C-39AC6AD2B38A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854027" y="1963455"/>
+            <a:ext cx="8279931" cy="3312448"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Demand Side Interventions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>policy de-risking</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>financial de-risking</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Supply Side Interventions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>financial system reform </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>new low-cost asset classes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F223E11C-5E03-441F-A2BB-54463DAC73D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1389619"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>1.1.4 Priority Actions Required to 2030</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E72FCFCB-2AEF-5843-A463-EA27A0448D39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6908356" y="369952"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Track5_Lecture1_Slide6.mp3" descr="Track5_Lecture1_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C81F24F-892B-F146-BE99-13E0D51B2CFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6979721" y="443538"/>
+            <a:ext cx="812800" cy="812800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3815486852"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="36963" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="4"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="143" name="Google Shape;143;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3565" y="-1605"/>
+            <a:off x="0" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="872838" y="1389619"/>
-            <a:ext cx="7434400" cy="830997"/>
+            <a:off x="887215" y="1389619"/>
+            <a:ext cx="6217920" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+              </a:rPr>
+              <a:t>1.1.5 Capacity Building in the Financial Sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="865306" y="4640"/>
-            <a:ext cx="6130717" cy="1380619"/>
+            <a:off x="894061" y="4640"/>
+            <a:ext cx="5998446" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              </a:solidFill>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 Financing Affordable and Clean Energy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...11 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8766666C-B392-44D8-8524-8ECC2A4A6EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5162071" y="2526014"/>
-            <a:ext cx="6567576" cy="3859298"/>
+            <a:off x="887215" y="1939385"/>
+            <a:ext cx="10618020" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...25 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...59 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Requirement to align financial systems with sustainable development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Lack of access to capital domestically is a major development constraint</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...27 lines deleted...]
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Reform of domestic financial sector is the ultimate solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Effective domestic financial modelling of projects is critical to build capacity</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p5"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{980B1964-EC5A-1243-8BEF-615025B4904E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6908356" y="369952"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="151" name="Google Shape;151;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="10" name="ttsMP3.com_VoiceText_2022-7-20_10_1_18" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE45369C-CDFD-8E39-3B27-63E461C4F051}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7009506" y="440917"/>
+            <a:off x="6995694" y="444102"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2236616500"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="47882" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="151"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="151"/>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="10"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p6"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="735496" y="4391402"/>
+            <a:ext cx="5801228" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="159" name="Google Shape;159;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1820940"/>
+            <a:ext cx="6217920" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-ZA"/>
+            </a:br>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="865444" y="1490"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
-            </a:pPr>
-[...20 lines deleted...]
-            </a:endParaRPr>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 1.1 References</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p6"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596A1EAA-14A2-4F4D-A200-1BAE7A99AEF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="859118" y="-359811"/>
-            <a:ext cx="6481962" cy="1755439"/>
+            <a:off x="868888" y="1191775"/>
+            <a:ext cx="4906880" cy="2800767"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...376 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The Sustainable Development Goals Report-2020 https://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0" err="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>sdgs.un.org</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>/sites/default/files/2020-07/The-Sustainable-Development-Goals-Report-2020_Page_14.png</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>IEA (2019) World Energy Investment Report. https://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0" err="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>www.iea.org</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>/reports/world-energy-investment-2019</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...76 lines deleted...]
-      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2561298941"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
-  <p:timing>
-[...81 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="171" name="Google Shape;171;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1605"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
-            <a:ext cx="6217920" cy="830997"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...20 lines deleted...]
-            <a:endParaRPr b="1" sz="1800">
+              </a:rPr>
+              <a:t>1.2.1 What is an ‘Enabling Environment’?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="894061" y="4640"/>
-            <a:ext cx="5998446" cy="1369074"/>
+            <a:off x="894059" y="4640"/>
+            <a:ext cx="6472899" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              </a:solidFill>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.2 Importance of an Enabling Environment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Imagine 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF41EFC-1AE7-4637-967F-43F3527A9A6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1939385"/>
-            <a:ext cx="10618020" cy="4351338"/>
+            <a:off x="4543656" y="1773320"/>
+            <a:ext cx="4779906" cy="4427918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...147 lines deleted...]
-          <p:cNvPr id="176" name="Google Shape;176;p7"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{893F2457-0A93-F747-90C3-66F880830EB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6908356" y="369952"/>
+            <a:off x="6455844" y="369952"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="177" name="Google Shape;177;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-7-20_10_4_55" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1294D909-736F-C28F-16E0-4D9469E31B3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6995694" y="444102"/>
+            <a:off x="6553358" y="433463"/>
             <a:ext cx="813600" cy="813600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2708744156"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="53472" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="177"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="177"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-          </p:childTnLst>
-[...1052 lines deleted...]
-            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93262E68-5F92-4A39-9C4A-95978729EDB7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4135</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>319</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>22</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>21</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>25</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>