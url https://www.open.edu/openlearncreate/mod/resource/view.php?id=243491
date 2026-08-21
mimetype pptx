--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,9329 +1,5938 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...72 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...22 lines deleted...]
-    <p:sldId id="279" r:id="rId29"/>
+    <p:sldId id="303" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="290" r:id="rId7"/>
+    <p:sldId id="263" r:id="rId8"/>
+    <p:sldId id="289" r:id="rId9"/>
+    <p:sldId id="288" r:id="rId10"/>
+    <p:sldId id="287" r:id="rId11"/>
+    <p:sldId id="264" r:id="rId12"/>
+    <p:sldId id="293" r:id="rId13"/>
+    <p:sldId id="292" r:id="rId14"/>
+    <p:sldId id="291" r:id="rId15"/>
+    <p:sldId id="294" r:id="rId16"/>
+    <p:sldId id="272" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="300" r:id="rId19"/>
+    <p:sldId id="299" r:id="rId20"/>
+    <p:sldId id="298" r:id="rId21"/>
+    <p:sldId id="297" r:id="rId22"/>
+    <p:sldId id="296" r:id="rId23"/>
+    <p:sldId id="295" r:id="rId24"/>
+    <p:sldId id="301" r:id="rId25"/>
+    <p:sldId id="302" r:id="rId26"/>
+    <p:sldId id="304" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...19 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="P1/4wbpOYUgvk7SCoCOgew==" hashData="Q0YzbSrIWtGaJOG27lmySaXxMBMiPD1NN9Oa3YJlZY1sYZDpyp3MtS+k5QfAYnX1JylhbEbbJJVk8hozhRZvgQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="11843"/>
+    <p:restoredTop sz="72874" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1854" y="84"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A5132052-C5A3-47A9-BC56-42DDB0A42A43}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A5132052-C5A3-47A9-BC56-42DDB0A42A43}" dt="2022-08-11T10:34:02.590" v="17" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A5132052-C5A3-47A9-BC56-42DDB0A42A43}" dt="2022-08-11T10:34:02.590" v="17" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3026279763" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A5132052-C5A3-47A9-BC56-42DDB0A42A43}" dt="2022-08-11T10:34:02.590" v="17" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3026279763" sldId="304"/>
+            <ac:spMk id="8" creationId="{BEB0ECBB-5840-4667-ABEE-135810FF3EDB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{6A05D603-7D9C-4DEB-BF47-CFE0CB09360A}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{6A05D603-7D9C-4DEB-BF47-CFE0CB09360A}" dt="2022-08-29T11:36:13.011" v="3" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{6A05D603-7D9C-4DEB-BF47-CFE0CB09360A}" dt="2022-08-29T11:36:13.011" v="3" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2476947765" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{6A05D603-7D9C-4DEB-BF47-CFE0CB09360A}" dt="2022-08-29T11:36:13.011" v="3" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2476947765" sldId="303"/>
+            <ac:spMk id="8" creationId="{FCD026FD-E29A-4C77-841F-C7E5AE81166E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...61 lines deleted...]
-              <a:t>‹#›</a:t>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>In this slide, we compare these two sources of financing we have talked about so far: equity and debt.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>EQUITY: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Equity refers to funds put into the project by promoters or shareholders of the company. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Equity holders are owners of the company, and they have voting power, and therefore are in control of the corporation. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>They receive dividends based on net profits and benefit from capital gains if share price increases. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Equity holders take risk. They would receive no dividend payments if the company make losses.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In the case of bankruptcy, shareholders would have residual claim over the company’s assets, that is after the lenders' claims. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As they take higher risk, therefore, they expect higher return on their investment. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Dividend is taxable.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Now to discuss </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>DEBT:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Those who lend money are the creditors. They are not the owners. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...8 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>They lend funds at an agreed interest rate for a specific period. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...12 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>They receive payments for principal and interest, whether the company makes profits or losses. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In the case of bankruptcy, lenders would have a priority claim over the company’s assets. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As lenders take less risk, therefore, debt financing costs less than equity finance.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In addition, interest is tax deductible. These features of debt improve the return from the project's net cash flow, and hence are beneficial for the shareholders. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...134 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Therefore, higher debt improves the project return; however, it also increases the risk of bankruptcy. </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3484300526"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="210" name="Shape 210"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Today, there are many innovative financial instruments, some of which have the characteristics of both debt and equity. This group, which comes in a variety of forms, is called </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>HYBRID or MEZZANINE FINANCE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              </a:buClr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...18 lines deleted...]
-              <a:rPr b="1" lang="en-US"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>PREFERRED SHARE </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>is one such instrument. It is also called quasi equity, occasionally used to attract risk-averse investors. They receive a dividend – normally with a fixed rate. However, the board of directors may decide not to pay dividends on preferred shares. Payment to holders of preferred shares takes priority over dividends to ordinary shareholders but is subordinated to the claims of debt financiers and other creditors of the company. Holders of preferred stock sometimes have no voting rights.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1006097263"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="222" name="Shape 222"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Debts are sometimes labelled as senior or junior, or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>SUBORDINATED</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. Seniority in this case indicates hierarchy in loan repayment over other lenders.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...16 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Holders of subordinated debt have second claim to the assets of the project in the event of default. Usually this means that the subordinated lenders will be paid off only after the specified senior creditors have been compensated. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It often comes from sources that have direct interest in the project. For example, a project sponsor or specialized funds that are comfortable taking more risk than a senior lender would. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...14 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As expected, subordinated debt can be significantly more expensive than senior debt. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...44 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The interest rate on a subordinated loan is higher than the senior debt. The premium would depend on various risk parameters. However, as the interest payment is tax deductible, it therefore reduces the overall cost of capital.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="238099646"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="234" name="Shape 234"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Now that you have learned the various characteristics of equity and debt capital, we should look at </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>CAPITAL STRUCTURE</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>A firm’s capital structure is the mixture of long-term debt and equity the firm uses to finance its capital requirement. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Structuring a project finance package involves deciding how much of the project resources should come in the form of equity. The rest will be project debt. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As debt and equity capital have different costs, capital structure decisions can have important implications for the value of the firm and its cost of capital. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This is a difficult question to answer: What is the best capital structure for a firm, at a particular time?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...9 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>DEBT-TO-EQUITY RATIO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>is an important financial ratio.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...8 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It indicates the relative proportion of shareholders' equity and debt used to finance a company's assets. It is also known as Risk, Gearing, or Leverage.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The debt–equity ratio is equal to long-term debt divided by the shareholders' equity. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...13 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Typically, the data from the prior fiscal year is used in the calculation. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If the ratio is greater than 1, the majority of assets are financed through debt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If it is smaller than 1, assets are primarily financed through equity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...71 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Investing in a company with a higher debt-equity ratio may be riskier, especially in times of rising interest rates, as additional interest has to be paid out. </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737154913"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="247" name="Shape 247"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>On this slide, you can see two projects with different capital structures. The assets of the first one are financed by equal proportion of equity and debt, while the second one uses more equity and less debt to finance its assets.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Equity financing is expensive, as equity investors expect a higher rate of return. Also, many corporate systems allow interest to be deducted as costs, which provides a significant tax advantage to the use of debt finance. What this means, effectively, is that the government pays some of the interest. That helps to increase the profit, and hence the return of the investment. This also brings down the cost of capital, which we will explain later in detail.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Thus, the debt–equity ratio determines the average cost of capital used in the project. Higher equity raises the cost of capital. There is, however, a trade-off, since too high a level of debt increases the risks of bankruptcy. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...17 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...14 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The debt-to-equity ratio provides a quick tool for financial analysts and prospective investors.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...44 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Clearly, a higher equity share means a higher commitment by project sponsors and a lower risk to lenders. Thus, lenders like to see a high equity share, whereas sponsors prefer a lower equity share to minimize the funds they lock into one project. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...11 lines deleted...]
-              </a:buClr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The acceptable debt–equity ratio depends on the creditworthiness of the sponsors, the risks, and the location of the project. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...11 lines deleted...]
-              </a:buClr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The debt–equity ratio may be specified by corporate law in a country.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="577206769"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The term </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>DIVIDEND</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> usually refers to a payment made by a corporation to its shareholders from its net income as a distribution of profits. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="2400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>RETURN ON EQUITY</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>, or ROE, is a measure of how the stockholders’ investment fared during the year and defined as Dividend divided by Shareholders' Equity.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="2400"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>In other words, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US">
+              <a:rPr lang="en-US" b="0" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t>Return on equity is the percentage an equity shareholder earns for </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US">
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t>their</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US">
+              <a:rPr lang="en-US" b="0" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t> investment, similar to what interest refers to for a bank account. A shareholder profits from dividend payments, which are put in relation to the money </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US">
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t>they</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US">
+              <a:rPr lang="en-US" b="0" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t> invested, i.e., </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US">
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t>their</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US">
+              <a:rPr lang="en-US" b="0" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t> equity.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2551891797"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="274" name="Shape 274"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>COST OF EQUITY</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> R(E) is the return that equity investors require on their investment in the firm. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...16 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The required return depends upon the risk of the investment. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The higher the risk, the higher the required return.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...9 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...22 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>In addition to equity, firms use debt to finance their investments. The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>COST OF DEBT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>, R(D), is simply the interest rate the firm must pay on new borrowing.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2492054828"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="286" name="Shape 286"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>WEIGHTED AVERAGE COST OF CAPITAL</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>, or WACC: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This is the minimum return that a company must earn from the project asset to satisfy its creditors, owners, and other providers of capital; otherwise, they will invest elsewhere. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For an existing company, WACC is the overall return the firm must earn on its existing assets to maintain the value of its stock. It is also the required return on any investments by the firm that have essentially the same risks. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>So, if we were evaluating the cash flows from a proposed expansion, this is the discount rate we would use.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" u="sng" dirty="0"/>
+              <a:t> In other words, t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" u="sng" dirty="0"/>
+              <a:t>he WACC is the rate at which a company’s future cash flows need to be discounted to arrive at a present value for the business.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="1" u="sng" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>***</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-[...13 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A primary reason for studying the WACC is that the value of the firm is maximized when the WACC is minimized.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...21 lines deleted...]
-              </a:buClr>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>WACC is the appropriate discount rate for the firm’s overall cash flow. Because values and discount rates move in opposite directions, minimizing the WACC will maximize the value of the firm’s cash flows. Thus, we will want to choose the firm’s capital structure so that the WACC is minimized. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...17 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>One capital structure is better than another if it results in a lower WACC. A particular debt–equity ratio represents the optimal capital structure if it results in the lowest possible WACC. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...41 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Companies can use WACC to decide which project to undertake. It will go ahead with the new project if the return is greater than the cost of capital required to finance it. Or if return on equity (ROE) is greater than WACC.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2868238296"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="300" name="Shape 300"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>FINANCIAL MARKET </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>plays an important role in financing the project. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A financial market, just like any market, is a way to bring buyers and sellers together. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>In a financial market, it is debt and equity security that are bought and sold. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>In a financial market, it is debt and equity security that are bought and sold. </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:t>Financial markets differ in detail, however. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:buClr>
-[...15 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...20 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This diagram presents </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>THE INTERPLAY BETWEEN THE CORPORATION AND THE FINANCIAL MARKET</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...27 lines deleted...]
-              <a:rPr lang="en-US"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Suppose we start with a firm selling shares of stock and borrowing money to raise cash. Cash flows to the firm from the financial markets, shown by </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>A</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. The firm then invests the cash in current and fixed assets, shown in the diagram as </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>B</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. These assets generate cash flow, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>C</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. Some of which goes to pay corporate tax, shown as </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>D</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. After taxes are paid, some of the cash flow is reinvested in the firm, shown as </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>E</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. The rest goes back to the financial markets as dividends and debt servicing payments to creditors and shareholders, shown here as </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>F</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="258850321"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>When financing a new project, a sponsor can choose one of these two alternatives: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>CORPORATE (or recourse) financing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>PROJECT (or non-recourse) financing. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>We will firstly explain the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>CORPORATE FINANCING.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In many cases, a new project is funded by an existing company, public or private, on the basis of the credibility, income, and assets of the company. The new project would be built as an extension of the already existing assets of the company. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The funds for such an investment would come from the company's internal cash and borrowing.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Both assets and debt will appear in the company's balance sheet. Capital investment and borrowing would not be on the project's account. The loans would be considered to be the company’s debt and the lenders would have full recourse to all assets and revenues of the company, not just those related to the new project.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This is corporate financing or balance sheet financing. That is, borrowing is carried out by the company as a whole, rather than by an entity created specifically to hold ownership of the new project. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Although funds may be provided for investment in a specific project, lenders in a corporate financing arrangement look to the cash flow and assets of the entire company to service the debt and to provide security. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...68 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Lenders thus carefully examine the company’s financial track record, the viability of its expansion plans and its projected financial performance.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1653916050"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This lecture has four Intended Learner Outcomes:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Understand what are some sources of financing (e.g. debt, equity) to consider when starting a business;</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t>Distinguish between equity and debt financing;</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Calculate some important financial ratios; </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Understand two different mechanisms used for financing a new project.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932689597"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This slide shows a hypothetical example of how corporate financing might work. A.B.C corporation, an existing company, will finance a new power plant through balance sheet financing. It will put its own resource as equity. It will borrow the money from the lender and put it in the project. A.B.C corporation will receive the earnings from the new power plant. Part of these earnings will be used for debt repayment and the rest it will keep as return on equity capital it has invested in the project.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3519491476"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Now, we will talk about the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>PROJECT or NON-RECOURSE FINANCING</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>An alternative to corporate financing is the formation of a project company specifically to construct a new project. This new company is called a special purpose vehicle or S.P.V.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In this case, investments in construction of the new project are viewed as assets of the S.P.V. These funds come in the form of equity or debt. Equity comes from the promoter or sponsor, which can be an existing company. Additional funds are borrowed from various sources. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In such arrangements, the project’s assets and cash flow secure the debt. Creditors or lenders, therefore, scrutinize the cash flow carefully. Creditors do not have claim to the sponsors other available resources. Thus, borrowing for the project is not recorded against a sponsor's general balance sheet or creditworthiness. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Such self-standing borrowing, with no guarantees from sponsors to lenders, is known as non-recourse financing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In practice, however, most projects have limited recourse financing, for which sponsors commit to provide contingent financial support, above their upfront equity commitment, to give lenders extra comfort. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The extra security usually focuses on the construction and start-up periods, which are the riskiest times. After completion, however, the lender’s claim is limited to the income stream from the project and its underlying assets, including plant contracts and permits.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...95 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Structuring and organizing such a deal is much more costly than the corporate financing option. Evidence shows an average incidence of transaction costs on the total investment of 5–10%.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1749524857"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This slide shows how a hypothetical airport project is financed through project financing. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>XYZ corporation is the promoter of the project. They float a new company for the project, called Airport Company. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...8 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>XYZ corporation provides some equity capital into it. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Other investors also provide equity capital. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Airport company borrows the remaining capital, from a set of lenders. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>When Airport Company starts receiving revenue, it uses part of the revenue to repay the debt and the remaining revenue is distributed among the equity holders, including X.Y.Z corporation. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...21 lines deleted...]
-              </a:buClr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...63 lines deleted...]
-              <a:rPr lang="en-US"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This is the end of this module and we will now move onto module 2 on how power projects are financed in developing countries.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397857467"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...61 lines deleted...]
-              <a:t>‹#›</a:t>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="375" name="Shape 375"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>We start with the basics of financing. When starting a business, one has to answer three sets of questions: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The first question is: What long-term investment to take on? That is, what lines of business will you be in, and what sorts of buildings, machinery, and equipment will you need? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The second set of questions is: Where will you get the long-term financing to pay for your investment? Will you entirely use your own money, will you bring in other owners, or will you borrow the money? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>And the third question is: How will you manage your everyday financial activities, such as collecting from customers and paying suppliers? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The first two questions are the interest of this module, and we ignore the third one</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> as it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>does not make the purpose of the current course. This is because in this course we are interested in how to get financing, not how to manage financing activities on a daily basis.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In the next slides, we elaborate on these two sets of questions further.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2661013672"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...20 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Question 1 concerns the firm’s long-term investments. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The process of planning and managing a firm’s long-term investment is called capital budgeting, meaning that the financial manager tries to identify investment opportunities that are worth more to the firm than they cost to acquire.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This means that the value of the cash flow generated by an asset should exceed the cost of acquiring or creating that asset.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Financial managers must consider not only how much cash they expect to receive, but also when they expect to receive it, and how likely it is that they will receive it. Evaluating the size, timing, and risk of future cash flows is within the scope of the capital budgeting. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Question 2 is: Where will you get long-term financing to pay for the investment?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...7 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There are two options for the financial manager: First, they can use their own capital, also called equity, or they bring co-owners and use their capital (again called equity), and/or second, they should borrow.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...8 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A firm’s capital structure is the specific mixture of the long-term debt and equity the firm uses to finance its operations. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...8 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>But there are two concerns in this area:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>First, how much the firm should borrow? What mixture of debt and equity is best. The mixture chosen will affect both the risk and value of the firm. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...35 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second, what are the least expensive sources of funds for the firm? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>These two questions are main topics for financial analysis.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>There are two sources of financing: equity and debt. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>When starting a business, first one invests one's own money, then the question is whether to bring in other co-owners or to borrow the money?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Capital provided by the owner or co-owners is equity capital. Capital that is borrowed is debt. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
+              <a:buClrTx/>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
+              <a:buFontTx/>
               <a:buChar char="●"/>
-            </a:pPr>
-[...7 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Equity financing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>is the process of raising capital through the sale of shares. Companies raise money because they might have a short-term need to pay bills or have a long-term goal and require funds to invest in their growth. By selling shares, a company is effectively selling ownership in their company in return for cash. It is typical for companies to use equity financing several times during the process of reaching maturity. For example, i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>f a firm gives up ownership, it issues a piece of paper called a security or share through private negotiation, for example, among friends or through a public sale in a stock market. Those who buy those securities are called shareholders. They are the owners of the firm. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Debt financing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>occurs when a firm raises money for working capital or capital expenditures by selling debt instruments to individuals and/or institutional investors. In return for lending the money, the individuals or institutions become creditors and receive a promise that the principal and interest on the debt will be repaid. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...38 lines deleted...]
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...142 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Structuring a project finance package involves deciding how much of the project resources should come in the form of equity. The rest will be debt.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1884941190"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EQUITY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Equity shares, also known as ordinary shares or common stock, represent non-contractual claims on the residual cash flow of the firm. Residual flow means cash flow left after meeting all expenses of the firm including debt.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:buClr>
-[...11 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              </a:solidFill>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Equity shareholders are owners of the company. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>They receive dividends based on net profits and also benefit from capital gains. A dividend is a payment made out of a firm's earnings to the shareholders. This represents a return to the shareholders’ capital. Capital gain is the profit due to appreciation of the stock price. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:buClr>
-[...11 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              </a:solidFill>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Equity holders take risk. They would receive no dividend payments if the company makes losses. Therefore, they demand higher return. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Equity financing </a:t>
-[...16 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:t>In other words, equity capital is expensive.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Structuring a project finance package entails deciding how much of the project resources should come in the form of equity, the rest will be project debt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:buClr>
-[...39 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EQUITY ISSUES</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sponsors usually want to contribute as little equity as possible and as late as possible. Equity invested in the project, on the other hand, is seen by lenders as a sign of sponsors' strong commitment.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The higher the equity, the higher the risks borne by sponsors, which means less risks for lenders, reducing the cost of borrowing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The amount and timing of equity are determined in agreement with the lenders.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1725716742"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>DEBT</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...13 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Those who provide debt are lenders or creditors. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...9 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>They do not get ownership.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>However, they have the first claim to the project cash flow. Equity holders are only entitled to the residual cash flow - the portion left after creditors are paid. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...13 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Debt should be returned at an agreed cost, which is called interest, and within a specific time period, which is maturity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...21 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If the company fails to pay the debt, it is in default, and legal action can be initiated against it. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...21 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Debt is less risky, and therefore less expensive, compared to equity capital. This is because the cost of equity is generally higher than the cost of debt since equity investors take on more risk when purchasing a company’s stock as opposed to a company’s bond. Therefore, equity investors will demand higher returns (an Equity Risk Premium) than the equivalent bond investor to compensate them for the additional risk that they are taking on when purchasing stock. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...21 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Investing in stocks is riskier than investing in bonds because of a number of factors, for example: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...8 lines deleted...]
-              </a:solidFill>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The stock market has higher volatility of returns than the bond market</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Stockholders have a lower claim on company assets in case of company default</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Capital gains are not a guarantee</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Dividends are discretionary (i.e., a company has no legal obligation to issue dividends)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Increasing debt in a project can magnify both gains and losses. As it is cheap, it increases the potential reward to the shareholders; however, it also increases the possibility of business failure and bankruptcy.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
-          </a:p>
-[...104 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1566206095"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>SOURCES OF EQUITY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The equity can be contributed by project sponsors or promoters, who are promoting the project. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In some countries, local banks are also allowed to make equity investment. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...17 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Certain investment funds are also in equity financing business.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...14 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Multilateral institutions, such as the International Finance Corporation (I.F.C), or Asian Development Bank, also invest in equity to fulfil their agenda of promoting private sector investment in projects in developing countries. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...17 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Foreign and domestic institutional investors, such as pension funds and mutual funds also provide equity capital. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...173 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Company can also obtain equity capital by issuing shares in the domestic or foreign equity markets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3476933184"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>SOURCES OF DEBT FINANCING</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...5 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Debt is provided through banks in the country where the project is located.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Project companies can also issue bonds in local and International bond markets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Large international commercial banks, such as Citi Bank, H.S.B.C etc., also provide loans, which could be repaid over a longer period.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Multilateral institutions like the International Finance Corporation, European Investment Bank also provide long-term debt at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>favourable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> conditions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Many countries launch specialized energy funds, or infrastructure funds, that provide loan for power projects. Infrastructure development funds in India, and the Marguerite Fund in Europe are some examples.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...17 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Institutional investors, such as pension funds, insurance companies, and mutual funds are also important sources of long-term loan.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...14 lines deleted...]
-              </a:buClr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Government-guaranteed official loans from multilateral institutions, such as the World Bank, regional banks such as the Asian Development Bank, and bilateral agencies have been important sources and sometimes the only source of loans in many developing countries. However, loans from these institutions are available only to the projects owned by state agency or those that are joint ventures by the private and public sectors and not completely owned by the private sector.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-[...48 lines deleted...]
-            <a:endParaRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In the upcoming lectures, all these sources will be discussed in greater details.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...333 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="393280373"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -9332,25101 +5941,20003 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p34"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...115 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...235 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173283" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173283" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="90" name="Google Shape;90;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B22345D3-3247-4DF0-8949-AC6FC0EF8A89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-34506" y="-2336"/>
             <a:ext cx="12225067" cy="6869861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="759949" y="4699651"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Open Sans ExtraBold"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="726102" y="5048434"/>
             <a:ext cx="6799084" cy="1446550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Open Sans ExtraBold"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 2</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr lang="en-ZA" sz="4400" b="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>BASICS OF FINANCING</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="8" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCD026FD-E29A-4C77-841F-C7E5AE81166E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8832600" y="6157376"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77E0C5F5-AD21-0740-914A-757125A1669F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7408042" y="5490489"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide1.mp3" id="95" name="Google Shape;95;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide1.mp3" descr="Track5_Lecture2_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329148F8-708F-B64E-AECA-011DC36593A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7479407" y="5561854"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2476947765"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="4310" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="95"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="95"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="202" name="Google Shape;202;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411813"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.2.3 Equity and Debt Finance</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="8465495" cy="1389950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 Equity and Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4C48A3-4120-4937-9758-BEC20EE16D23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1921800"/>
             <a:ext cx="5022931" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>EQUITY FINANCE</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity / Share Holders</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Owners of the company</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Have voting power</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Receive dividends and capital gains</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Take risk: no dividend if the company makes losses</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Expect higher return</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Dividend is taxable</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66079F33-94E2-452F-B485-FB959270C153}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6281854" y="1921800"/>
             <a:ext cx="4939990" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...43 lines deleted...]
-                <a:spcPct val="100000"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>DEBT FINANCE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>Creditors / Lenders</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lend funds at an agreed cost for a specific period</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Receive payments for principal and interest whether the company makes or loses money</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Priority claim on assets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Less risk, less expensive</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Interest is tax deductible</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p10"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0249D093-30FA-1B46-B263-733E8BD55EBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8909616" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide10.mp3" id="209" name="Google Shape;209;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide10.mp3" descr="Track5_Lecture2_Slide10.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A72575D-4910-1C45-B07A-0DAC6B4F6CA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8980981" y="788182"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2699512724"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="99813" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="209"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="209"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="215" name="Google Shape;215;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411813"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.2.4 Hybrid Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="8674262" cy="1400388"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 Equity and Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4C48A3-4120-4937-9758-BEC20EE16D23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="889381" y="1999641"/>
             <a:ext cx="9559996" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>HYBRID FINANCING</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Instruments with characteristics of both DEBT and EQUITY:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1. PREFERRED SHARES</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Shares with dividend priority over common stock, normally with a fixed dividend rate, sometimes without voting rights.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p11"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75CD08C-17EB-454B-8A3A-EBCF01AB75FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8909616" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide11.mp3" id="221" name="Google Shape;221;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide11.mp3" descr="Track5_Lecture2_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58B13464-5536-F54C-A7F0-019502972BA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8965260" y="799068"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3301694072"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="47464" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="221"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="221"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="227" name="Google Shape;227;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.2.5 Hybrid Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="9112673" cy="1379512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 Equity and Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4C48A3-4120-4937-9758-BEC20EE16D23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="889382" y="2036631"/>
             <a:ext cx="10021139" cy="2450038"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>2. SUBORDINATED DEBT</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Second claim to the assets of the project</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Comes from sources with direct interest in the project (e.g., owner) or specialized funds that are comfortable taking more risk than a senior lender would.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Significantly more expensive than senior debt</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Interest payment is tax deductible; therefore, it reduces the cost of capital</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p12"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329F5BD3-58F0-F945-B12F-5F8FD3A6D054}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8909616" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide12.mp3" id="233" name="Google Shape;233;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide12.mp3" descr="Track5_Lecture2_Slide12.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476B221D-26CE-F342-948C-EC2BA2843698}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8980981" y="796902"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3388702328"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="59559" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="233"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="233"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="238" name="Shape 238"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="239" name="Google Shape;239;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.3.1 Debt–Equity Ratio </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 Capital Structure</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CD06298-35C4-4F31-9D2F-17EE00FD3B60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2007693"/>
             <a:ext cx="9059276" cy="4343940"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>CAPITAL STRUCTURE:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> mix of debt and equity that a company uses to finance the project</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Calibri"/>
-              <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Capital structure decisions can have important implications for the value of the firm and its cost of capital.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Difficult to answer: What is the best capital structure for a firm at a particular time?</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>DEBT – EQUITY RATIO</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>If &gt; 1, the majority of assets are financed through debt</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>If &lt; 1, assets are primarily financed through equity</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="244" name="Google Shape;244;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2689DB56-AF85-41EE-AD6C-95A0BF503F84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3920066" y="4122953"/>
             <a:ext cx="3251199" cy="869873"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p13"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C178AA16-7677-C24B-89E0-7D08A98A54E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6471216" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide13.mp3" id="246" name="Google Shape;246;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide13.mp3" descr="Track5_Lecture2_Slide13.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD4EF29-98D1-554B-A971-75CE95DDC669}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6542581" y="794847"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="512869664"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="94484" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="246"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="246"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="251" name="Shape 251"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="252" name="Google Shape;252;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p14"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.3.2 Debt–Equity Ratio</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 Capital Structure </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4129124"/>
             <a:ext cx="8740067" cy="1593322"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>As equity investors expect a higher rate of return and interest payment is tax deductible, the use of debt finance has the advantage of:</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Increasing return of the investment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Reducing the cost of capital</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="257" name="Google Shape;257;p14"/>
+          <p:cNvPr id="10" name="Google Shape;203;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B1FC3E-D9E7-4540-B031-888D90923800}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3139138" y="1718180"/>
             <a:ext cx="3566817" cy="2316953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="258" name="Google Shape;258;p14"/>
+          <p:cNvPr id="11" name="Google Shape;204;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672CD74B-E4AC-46F6-BDBD-2F1FBD0664B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6695760" y="1688892"/>
             <a:ext cx="3566533" cy="2374462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p14"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E4C9C2-A1B0-5B4B-8455-F3A0D3289BD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6471216" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide14.mp3" id="260" name="Google Shape;260;p14"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide14.mp3" descr="Track5_Lecture2_Slide14.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{433362B6-BBDA-8F4A-A6DA-435C8ADB9B94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6542581" y="796902"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="587726888"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="98089" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="260"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="260"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="265" name="Shape 265"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="266" name="Google Shape;266;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.3.3 Return on Equity</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 Capital Structure </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2103868"/>
             <a:ext cx="9043387" cy="755882"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>DIVIDEND </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>= a payment made by a corporation to its shareholders from its net income as a distribution of profits</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="271" name="Google Shape;271;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933E4CCB-9B80-4A0C-BAC4-31E001BD1679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1902178" y="3213429"/>
             <a:ext cx="7032977" cy="1094363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p15"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ACA4398-59D1-364F-BDC5-F2EE32C95548}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6471216" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide15.mp3" id="273" name="Google Shape;273;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture2_Slide15.mp3" descr="Track5_Lecture2_Slide15.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{068DFBE7-C62C-8E4A-9A2C-C3949F558C4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6542581" y="796902"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3623949725"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="37120" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="273"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="273"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="279" name="Google Shape;279;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.3.4 Cost of Equity and Debt </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="8778646" cy="1389950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 Capital Structure and Costs </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2022489"/>
             <a:ext cx="9465076" cy="3130658"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>COST OF EQUITY  R(</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" baseline="-25000" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1" baseline="-25000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>E</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>The cost of equity is the return equity investors require on their investment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Depends upon the risk</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>The higher the risk, the higher the required return</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>COST OF DEBT R(</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" baseline="-25000" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1" baseline="-25000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>The cost of debt is the interest rate on new borrowing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p16"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB639C7-1ECC-4A4B-A287-16B41B390E7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9170802" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide16.mp3" id="285" name="Google Shape;285;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide16.mp3" descr="Track5_Lecture2_Slide16.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92A4AC9-F1ED-6547-A5D7-2D702EEAC3BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9242176" y="799754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24684950"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="29074" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="285"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="285"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="290" name="Shape 290"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="291" name="Google Shape;291;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-2831"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p17"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.3.5 Weighted Average Cost of Capital (WACC)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="8945659" cy="1389950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 Capital Structure and Costs </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4096346"/>
             <a:ext cx="10515600" cy="2005407"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Value of the firm is maximized when the WACC is minimized.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>WACC is the appropriate discount rate for the firm’s overall cash flow.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Companies can use WACC to decide which project to undertake.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Investors select project if ROE &gt; WACC</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="296" name="Google Shape;296;p17"/>
+          <p:cNvPr id="7" name="Google Shape;227;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F3227F0-B7F5-445D-93DF-CFA2790F0702}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2396902"/>
             <a:ext cx="5480131" cy="1054708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;p17"/>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98BCE90-84F7-4DB0-AF3B-4CB69E980FF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6741606" y="1774856"/>
             <a:ext cx="4208892" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>D = Debt amount</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>E = Equity amount</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>V = Total value of the asset</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>r(D) = Cost of debt</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>r(E) = Expected return on equity</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marR="0" lvl="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>t = Corporate tax rate</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p17"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C549F7A-BE92-074A-BD04-2CB9B9CD3952}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9170802" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide17.mp3" id="299" name="Google Shape;299;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide17.mp3" descr="Track5_Lecture2_Slide17.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C1F92A-0B23-C64B-B3AE-95219622F19B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9242167" y="808397"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3892989850"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="99265" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="299"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="299"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="304" name="Shape 304"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="305" name="Google Shape;305;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-456" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p18"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1389619"/>
             <a:ext cx="7941499" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.4.1 Cash Flow between the Firm and the Financial Market</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Financial Markets </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1867130"/>
             <a:ext cx="2613766" cy="4225187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>A financial market brings buyers and sellers of debt and equity security together. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Financial markets differ in detail, however.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000"/>
+            <a:endParaRPr lang="en-GB" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="310" name="Google Shape;310;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Imagine 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B3509F-7F38-4D5B-A368-39893D34503E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3544866" y="1781446"/>
             <a:ext cx="7941499" cy="4318064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p18"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56ED084E-2395-0D4B-8081-5CF36D0EE59E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="689177"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="312" name="Google Shape;312;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="ttsMP3.com_VoiceText_2022-8-10_14_1_7" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C32D3D5F-2AEF-0707-DD8B-D068F10AF4B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8673715" y="790704"/>
             <a:ext cx="752475" cy="752475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2218675837"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="62693" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="312"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="312"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="318" name="Google Shape;318;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.4.2 Corporate or Recourse Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Types of Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2007693"/>
             <a:ext cx="8592105" cy="3189843"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>1. CORPORATE or RECOURSE FINANCING</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>New project is funded by an existing company.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Funds for such an investment would come from the internal cash (profit) and borrowing.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Both assets and debt will appear in the company’s balance sheet.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Loans would be considered to be the company’s debt.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lenders would have full recourse to all assets and revenues of the company, not just those related to the new project.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p19"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBBA501-607B-0645-B298-32FE11F40918}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7036820" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide19.mp3" id="324" name="Google Shape;324;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide19.mp3" descr="Track5_Lecture2_Slide19.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2147F479-0B09-8147-8C4D-AC5BF64E8FF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7093984" y="806824"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3649185678"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="94302" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="324"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="324"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400" u="none">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...11 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835429" y="24601"/>
             <a:ext cx="7651304" cy="1361676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B48615-9B59-FC42-8A1C-39AC6AD2B38A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865021" y="1410491"/>
             <a:ext cx="5993532" cy="3490271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...43 lines deleted...]
-                <a:spcPct val="100000"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...12 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...185 lines deleted...]
-            <a:endParaRPr b="1" sz="2000" u="none">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...18 lines deleted...]
-              </a:solidFill>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Understand what are some </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>sources of financing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>to consider when starting a business</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2: Distinguish between </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>equity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>debt financing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Calculate some important </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>financial ratios </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: Understand two different </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>mechanisms used for financing a new project</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...18 lines deleted...]
-              </a:solidFill>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
+              <a:latin typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837548A0-BCA9-F14B-8E65-75CF207A7BC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6986223" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide2.mp3" id="110" name="Google Shape;110;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide2.mp3" descr="Track5_Lecture2_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B76058C-7152-6F45-912A-B670689284E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7057588" y="778977"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="24581" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="110"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="110"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="330" name="Google Shape;330;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p20"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1212279"/>
             <a:ext cx="6543600" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.4.3 Corporate or Recourse Financing – Illustration of Balance Sheet </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="-172700"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Types of Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1963305"/>
             <a:ext cx="7807911" cy="474756"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>How does ABC Inc. finance a new power plant?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="335" name="Google Shape;335;p20"/>
+          <p:cNvPr id="7" name="Google Shape;260;p23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{167F5657-F68C-4868-9248-8FC7B7FA496E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="960775" y="2583190"/>
             <a:ext cx="8026047" cy="3523784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p20"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB032F0A-27BC-5A43-BED9-BC77F715E752}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7047331" y="578650"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide20.mp3" id="337" name="Google Shape;337;p20"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture2_Slide20.mp3" descr="Track5_Lecture2_Slide20.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64604729-4711-E84D-94BF-F8CF77149027}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7118696" y="650015"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2461131029"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="36179" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="337"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="337"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="343" name="Google Shape;343;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1389619"/>
             <a:ext cx="8167575" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.4.4 Project or Non-Recourse Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Types of Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1963304"/>
             <a:ext cx="10515600" cy="3779769"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>2. PROJECT or NON-RECOURSE FINANCING</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>A project company (Special Purpose Vehicle (SPV)) is formed specifically to construct the new project.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Investments of new plants are viewed as assets of the SPV.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity comes from the promoter or sponsor.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Project assets and cash flow secure the debt.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Creditors do not have recourse to the sponsors’ other available resources.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Borrowing for the project is not recorded against sponsors' general balance sheet or creditworthiness.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p21"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C3D3975-3704-8D41-B5DE-7E7E428CD3E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7036820" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide21.mp3" id="349" name="Google Shape;349;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide21.mp3" descr="Track5_Lecture2_Slide21.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68EABA51-518E-454A-B2A1-0F80B4161385}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7108185" y="796902"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2423016990"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="107284" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="349"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="349"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="355" name="Google Shape;355;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...3 lines deleted...]
-              <a:t>‹#›</a:t>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="8167574" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.4.5 Project or Non-Recourse Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Types of Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA52FED-8872-4634-A21B-808032E7260A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2000295"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>How does XYZ Inc. finance an airport?</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...15 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="360" name="Google Shape;360;p22"/>
+          <p:cNvPr id="7" name="Google Shape;276;p25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45D5D93E-27F9-4702-9C86-8EF152094ADE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001561" y="2572395"/>
             <a:ext cx="8846770" cy="3668752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p22"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D78CBD28-2D01-7C47-B10C-0414E43EE00D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7036820" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide22.mp3" id="362" name="Google Shape;362;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide22.mp3" descr="Track5_Lecture2_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425FB7DB-08F3-D547-851E-9D7A42644185}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7102390" y="791670"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="369751139"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="51356" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="362"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="362"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="367" name="Shape 367"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="368" name="Google Shape;368;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="15" name="Picture 14" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6982DA78-C3C8-EA4F-AAA9-1AD17D04ECE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;p23"/>
+          <p:cNvPr id="8" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB0ECBB-5840-4667-ABEE-135810FF3EDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9195668" y="4650830"/>
             <a:ext cx="2407883" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> I., Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Tot </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-              <a:t>Money A., Fanaian S. Pop M., Berdellans I., Hasanovic S., Gritsevskyi A, Stankeviciute L.,</a:t>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Welsch M., Tan N., 2021. Lecture 2: Basics of Financing, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> Release Version 1.0.  </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>[online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-              <a:t> Release Version 1.0.  </a:t>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and International </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...24 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Atomic Energy Agency.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;p23"/>
+          <p:cNvPr id="10" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28559AD8-90FE-4F3A-B7BC-A98D6A2E825B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9899301" y="5886940"/>
             <a:ext cx="1976176" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>CCG courses (this will take </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>you to the website link http://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>www.Climatecompatiblegrowth.com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>teachingmaterials</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p23"/>
+          <p:cNvPr id="11" name="Group 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E20C000-16F4-474F-A044-C88237080A81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="372" name="Google Shape;372;p23">
+            <p:cNvPr id="12" name="Rounded Rectangle 11">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F0698A-729D-C846-8C0A-21DC5CB5C057}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="373" name="Google Shape;373;p23"/>
+            <p:cNvPr id="13" name="TextBox 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BDCB246-8D12-F244-8D95-E5365ACBCAD6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-US" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="374" name="Google Shape;374;p23">
+            <p:cNvPr id="14" name="Rounded Rectangle 13">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE8D189-11D3-964C-944C-E52B941371E6}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3026279763"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="378" name="Shape 378"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="379" name="Google Shape;379;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887214" y="1397017"/>
+            <a:ext cx="6442499" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.1.1 Questions to ask when starting a business </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="4640"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>2.1 Starting a Business </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9A38AD-04A1-40F1-A48B-504115F77691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1939385"/>
+            <a:ext cx="8361972" cy="2036310"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Three most important questions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> are:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>What long-term investment to take on?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Where will you get long-term financing to pay for the investment?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>How will everyday financing activities (such as collecting from the customers and paying the suppliers) be managed?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224360D7-CC7D-C24A-827D-277410A60A38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7131363" y="713921"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-        </p:nvSpPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide3.mp3" descr="Track5_Lecture2_Slide3.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BEBA62D-9093-0844-A1F2-EA97544B9AF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="7202728" y="784272"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...29 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3679203223"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="71967" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="116" name="Google Shape;116;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1397017"/>
-            <a:ext cx="6442499" cy="400110"/>
+            <a:ext cx="6529585" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.1.2 Questions to ask when starting a business  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 Starting a Business </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9A38AD-04A1-40F1-A48B-504115F77691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1939385"/>
-            <a:ext cx="8361972" cy="2036310"/>
+            <a:off x="887214" y="1862615"/>
+            <a:ext cx="10037498" cy="4585193"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+              </a:rPr>
+              <a:t>Question 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              </a:rPr>
+              <a:t>What long-term investment to take on?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              </a:rPr>
+              <a:t>CAPITAL BUDGETING: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>the financial manager tries to identify investment opportunities that are worth more to the firm than they cost to acquire.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Value of the cash flow &gt; Cost of acquiring or creating that asset</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Three important concerns: size, timing, risks</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Question 2: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>Where will you get long-term financing to pay for the investment?</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+              </a:rPr>
+              <a:t>Two options: Own capital (also called equity), or/and borrow capital</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...19 lines deleted...]
-            </a:endParaRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>CAPITAL STRUCTURE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> the specific mixture of the long-term debt and equity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Two concerns: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>How much should the firm borrow?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>What are the least expensive sources of funds for the firm?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3543E151-FA2B-4743-BBFE-09421E14F481}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7131363" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide3.mp3" id="122" name="Google Shape;122;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-8-10_13_52_42" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{181EF1BA-BE83-C9D3-5D8B-AC459A13B637}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7202728" y="784272"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="7259009" y="829995"/>
+            <a:ext cx="691588" cy="691588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="89443" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="122"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="122"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="128" name="Google Shape;128;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p4"/>
-[...725 lines deleted...]
-          <p:cNvPr id="142" name="Google Shape;142;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.1.3 Sources of Finance</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 Starting a Business </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9A38AD-04A1-40F1-A48B-504115F77691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2072820"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>There are two </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>SOURCES OF FINANCE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="1" marL="685800" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="1" marL="685800" rtl="0" algn="l">
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>EQUITY</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="1" marL="685800" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>DEBT FINANCING</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
+          <p:cNvPr id="7" name="Google Shape;122;p5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D940970-CBD1-4E34-B5D7-B6003B68A545}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5931573" y="2132004"/>
             <a:ext cx="5373212" cy="3693988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A16A0E2-B226-044F-AD89-7CCFDEE14CE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7131363" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="147" name="Google Shape;147;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-8-11_11_16_23" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED556EE5-3353-2087-50EE-EE0C4ADE020D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7278890" y="827386"/>
             <a:ext cx="728600" cy="728600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2416325256"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="88476" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="147"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="147"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="153" name="Google Shape;153;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p6"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.1.4 Sources of Finance</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 Starting a Business </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9A38AD-04A1-40F1-A48B-504115F77691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1948505"/>
             <a:ext cx="10466585" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>EQUITY</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Ordinary shares / Common stock</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Claim on residual flow of the firm</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity shareholders are the owners</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Dividends and capital gains</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity holders take risks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity capital is expensive</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543FC389-6BCC-47B2-BC02-5F57529C5EF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6204494" y="1948505"/>
             <a:ext cx="5100291" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...43 lines deleted...]
-                <a:spcPct val="100000"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>EQUITY</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> ISSUES</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity is seen by lenders as a sign of strong sponsor commitment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Higher equity means less risks for lenders, reducing the cost of borrowing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Amount and timing of contributions</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...18 lines deleted...]
-              </a:solidFill>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p6"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB252F39-495D-FE4A-85BB-6A28302E7EBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7131363" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide6.mp3" id="160" name="Google Shape;160;p6"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide6.mp3" descr="Track5_Lecture2_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2D33191-A75B-AC4C-8DC0-0C003F489B2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7197629" y="776874"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141982089"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="90853" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="160"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="160"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, sunburst chart&#10;&#10;Description automatically generated" id="166" name="Google Shape;166;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Graphical user interface, sunburst chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0A4AB0-3400-48B1-B711-3B69CDB99B48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.1.5 Sources of Finance  </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 Starting a Business </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9A38AD-04A1-40F1-A48B-504115F77691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1939385"/>
             <a:ext cx="4774707" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>DEBT</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lenders / Creditors</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>No ownership</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>First claim to the firm’s cash flow</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>To be returned at an agreed cost (interest) and time period (maturity)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Less expensive than equity capital</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p7"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7629F8CB-94D7-6A4C-B828-BBB37473C76F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7131363" y="713921"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="172" name="Google Shape;172;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-8-11_11_25_8" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{871382DB-FB99-3712-56A8-EB26C87E8B1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7268188" y="829605"/>
             <a:ext cx="724162" cy="724162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3783120606"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="96626" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="172"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="172"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="178" name="Google Shape;178;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FADC9C92-D7C1-4D95-80B7-059032722FA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p8"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411813"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.2.1 Sources of Equity </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="897653" y="4640"/>
             <a:ext cx="8162783" cy="1389950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 Equity and Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4C48A3-4120-4937-9758-BEC20EE16D23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="904178" y="1967544"/>
             <a:ext cx="10383644" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Sponsors' own capital</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Local banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Certain investment funds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Multilateral institutions</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign and domestic institutional investors</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Local and international equity markets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p8"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C4DE6E6-1BD0-E141-AC7D-D18A47BB7C08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8909616" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide8.mp3" id="184" name="Google Shape;184;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture2_Slide8.mp3" descr="Track5_Lecture2_Slide8.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEAF4E51-E965-3F4D-AE50-3718957CA58B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim end="4979"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8980981" y="799324"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2708744156"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="55181" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="184"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="184"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="190" name="Google Shape;190;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p9"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1404415"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.2.2 Sources of Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="897653" y="4640"/>
             <a:ext cx="8204537" cy="1389950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 Equity and Debt Financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4C48A3-4120-4937-9758-BEC20EE16D23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="904178" y="1986094"/>
             <a:ext cx="10383644" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Local banks</a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Local as well as international bond markets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>International commercial banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Multilateral finance institutions</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Specialized energy and infrastructure funds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Institutional investors (pension funds, insurance companies, mutual funds)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Government-guaranteed official loans from multilateral institutions, regional banks, bilateral agencies</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000">
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p9"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4853F7B6-7A52-094E-B6FE-F9CA913E53A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8909616" y="725537"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture2_Slide9.mp3" id="196" name="Google Shape;196;p9"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture2_Slide9.mp3" descr="Track5_Lecture2_Slide9.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E456D0-D875-B949-9D7D-A6860FA4B5B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8980981" y="791670"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1434912619"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="91115" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="196"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="196"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD4706FE-FBAF-499E-9AE0-1013ED235F40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>5599</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>391</Paragraphs>
+  <Slides>23</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>22</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>