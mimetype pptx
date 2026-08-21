--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,6816 +1,3888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...72 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...22 lines deleted...]
-    <p:sldId id="279" r:id="rId29"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="288" r:id="rId8"/>
+    <p:sldId id="289" r:id="rId9"/>
+    <p:sldId id="290" r:id="rId10"/>
+    <p:sldId id="291" r:id="rId11"/>
+    <p:sldId id="292" r:id="rId12"/>
+    <p:sldId id="293" r:id="rId13"/>
+    <p:sldId id="294" r:id="rId14"/>
+    <p:sldId id="295" r:id="rId15"/>
+    <p:sldId id="296" r:id="rId16"/>
+    <p:sldId id="297" r:id="rId17"/>
+    <p:sldId id="298" r:id="rId18"/>
+    <p:sldId id="299" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="302" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="304" r:id="rId24"/>
+    <p:sldId id="305" r:id="rId25"/>
+    <p:sldId id="306" r:id="rId26"/>
+    <p:sldId id="262" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="capmkJeTLkz6MYwXsSUG2Q==" hashData="DHgayYykLtVuztarxOy38U07FZm15tI9qZzvan+SqhyxAOTRLzfbeYQk2tFc7HQ1SruYLXyoQK+/2yOmqr+tww=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="13696"/>
+    <p:restoredTop sz="64734"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="2064" y="54"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{338ABC70-47DA-4470-9DB5-2090780626A3}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{338ABC70-47DA-4470-9DB5-2090780626A3}" dt="2022-08-11T10:35:07.270" v="11" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{338ABC70-47DA-4470-9DB5-2090780626A3}" dt="2022-08-11T10:35:07.270" v="11" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3844424903" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{338ABC70-47DA-4470-9DB5-2090780626A3}" dt="2022-08-11T10:35:07.270" v="11" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3844424903" sldId="262"/>
+            <ac:spMk id="11" creationId="{A974AFAB-6A8F-4E68-8C1B-B75394454FC9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A42D8809-44BA-4FC6-91E1-2F2D0C0AD9C7}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A42D8809-44BA-4FC6-91E1-2F2D0C0AD9C7}" dt="2022-08-29T11:36:29.404" v="5" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A42D8809-44BA-4FC6-91E1-2F2D0C0AD9C7}" dt="2022-08-29T11:36:29.404" v="5" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2559802330" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A42D8809-44BA-4FC6-91E1-2F2D0C0AD9C7}" dt="2022-08-29T11:36:28.012" v="3" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559802330" sldId="256"/>
+            <ac:spMk id="8" creationId="{FCD026FD-E29A-4C77-841F-C7E5AE81166E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A42D8809-44BA-4FC6-91E1-2F2D0C0AD9C7}" dt="2022-08-29T11:36:29.404" v="5" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559802330" sldId="256"/>
+            <ac:spMk id="11" creationId="{FCD026FD-E29A-4C77-841F-C7E5AE81166E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...181 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Welcome back to e-learning course on financing and I.A.E.A financing model FINPLAN. This training course will provide basic knowledge on financial theory, how financing is done in power sector across the world, with primary focus in developing countries, and finally, will demonstrate how to carry out financial analysis of power project using FINPLAN. Please note that this course is meant for preliminary training on finance and use of FIN PLAN and, therefore, is kept simple. Complex issues will be addressed in the face-to-face training course. Next slide elaborates the contents of the course.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="195" name="Shape 195"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Build, own, operate, transfer, or B.O.O.T for short, is a form of project financing, wherein a private entity receives a contract from the public entity to provide an infrastructure service for a certain period of time at an agreed price. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The contract is also called concession, and is won based on negotiation or competitive bidding process. The company, receives the contract and is responsible for financing, designing, constructing, and operating the facility, as stated in the contract, and recovers its investment over the concession period. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Asset or infrastructure service has to be returned to the public entity when the concession period expires. Over the past two decades, the B.O.O.T concept has become more flexible, allowing the private sector to retain ownership of facilities, through build, operate, and own schemes, or, in short, B.O.O schemes. B.O.T is used to develop a specific asset rather than a whole project and is generally entirely new (sometimes involves refurbishment). In a B.O.T scheme the private company or private operator usually obtains its revenues by a fee charged to the utility/ government rather than charge tariffs to consumers.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...28 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2480620693"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="207" name="Shape 207"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This slide shows the traditional financing of power projects in developing countries. Traditionally, power project financing in developing countries has involved the raising of funds by public utilities through government budgets, or through government backed or guaranteed official borrowing. Official borrowing, was financed by multilateral and bilateral agencies and some commercial sources.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469416858"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="219" name="Shape 219"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In the 1990s, the governments of most countries decided to limit their involvement and obligations to fund the power sector by allowing the private sector to undertake part of the required investments. That saw the appearance of the Independent Power Producers or, I.P.Ps. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Governments also encouraged state public utilities to raise private equity and finance. As a result, a number of power plants were financed with private funds, although many power plants were still built by state facilities. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Public-sector ownerships and investment are expected to remain dominant in the power sector, while private-sector participation is encouraged, where suitable. This approach has widened the sources and methods of financing. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>However, the methods of financing power investments have become more sophisticated. Government-owned utilities tap various sources of finance and the same is true for the IPPs. The various sources of financing will be discussed in the next section.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2621664455"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One of the basic problems of financing is that investment is made today, whereas revenue will be earned in the future. This is also spanned over several years. The phrase 'time value of money' refers to the fact that a dollar in hand today is worth more than a dollar promised at some point in the future. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>To compensate for this waiting period, one earns interest; so a dollar today would grow to more than a dollar later. The trade-off between money now and money later thus depends on, among other things, the rate you can earn by investing. This section therefore evaluates this trade-off between dollars today, and dollars at some future time.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Not used here, but worth knowing that a discount rate is used to translate future cash flows into current dollars by taking into account factors (such as expected inflation and the ability to earn interest), which make one dollar tomorrow worth less than one dollar today. The discount rate allows intertemporal trade-offs and represents the risk adjusted time value of money.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...46 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1803215984"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Suppose you have 10,000 dollars at your disposal. You want to invest that amount in a way that maximizes the earning. One simple way is to deposit it in the bank and earn the prevailing interest rate. There are also many other options available. For example, you can build a business of your own. You have narrowed down the choices to two business options. To make your investment decision, you need to know which business will bring the maximum earning. Let us call these two business opportunities as project 1, and project 2. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Cash flow of a project is a revenue and expense stream over a given period. Cash inflows arise due to earning such as revenue, whereas cash outflows result from expenses or investments. This table presents the cash flow of two projects over a 6 year span. Both the projects need investment of 10,000 dollars, which will be spent over one year of construction. Revenue starts from year 2, and lasts the next five years. However, the revenue patterns are different. For the first project, initial revenue is higher and then it starts declining, whereas, the pattern is opposite for the second project. If the revenue is added up over the lifetime, the first project earns 19,000 dollars, whereas the second project earns 20,000. As both the projects cost 10,000 dollars, the natural conclusion is that the second project is more profitable and should be undertaken. However, it is not that simple, as will be explained in the following slide.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="142407561"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This slide shows how the US dollar has lost its value over the years. 1 dollar in 1913 is worth just a few cents in 2011. In other words, what could be bought for 1 dollar in 2011 could have been bought with less than a few cents in 1913. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This we encounter in our daily life. A loaf of bread which would cost about a dollar today will cost more than one dollar the next year, perhaps 1.1 or 1.2 dollars. In other words, the dollar loses its purchasing power over time. This is due to inflation, an economic phenomenon. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3668822872"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Time value concept arises as money loses its purchasing power over time. Also, because of the normal nature of human beings, people prefer to have money today rather than in the future. Someone can forgo having money today, and have it in the future and be compensated for that wait. That compensation is actually interest. This also protects the purchasing power of money, so that it could be used to buy at least the same amount of goods in future. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Therefore, a dollar today is not same as one dollar received one year from now. Actually, one dollar received today is more valuable than if it is received one year from now. This is the time value concept of money.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In financial analysis, investment takes place at one point of time, whereas, revenue earning spans over many years in future. If you go back to the cash flow of the project presented in the earlier slide, you invest 10000 dollars today, but you receive the income only from next year, spanning over next five years. So a mechanism is needed, so that cash flow in different point of time could be compared, added or subtracted. We explain this mechanism in the next couple of slides.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...28 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4183467749"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>To illustrate the time value concept, we start with the future value of the dollar. If you have 100 dollars and keep them in a bank at an interest rate r%, after one year, you receive 100 dollars plus one year's interest on 100 dollars. So you receive 100 plus 100 multiplied by r, or 100 multiplied by  (1+r). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In general terms, 100 dollar after n years becomes 100 multiplied by (1+r)n</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>100 dollars, or the amount we have today is called Present Value (P.V.). Its value in future after one year, or n year, is called Future Value (F.V). So the future value of today's money, or present value, after n years is obtained by this formula.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This process is called compounding. So, we have a method to calculate the future value of some amount of money which we have today. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...47 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1719300376"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="312" name="Shape 312"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Based on the Future Value equation from the previous section, let us take interest rate r as 10% per year and that interest is paid annually. If we have 100 dollars today, it becomes 110 dollars after one year. After two years, it becomes 121 dollars. After 5 years it becomes 161 dollars. Therefore, if one gets 161 dollars 5 years from now, that is the same as receiving 100 dollars today. In other words, today's value, or the present value, of 161 dollars is 100 dollars. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In financial analysis, cash is received in future years, and one needs to know what is the value of that earning at present. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Going back to our project cash flow from slide 3.3.2, in the second project we get 5000 dollars after 5 years. If the interest rate is 10% and one keeps 3105 dollars in bank, after 5 years it becomes 5000 dollars.  So if the prevailing interest rate is 10%, getting 3105 dollars today is same as getting 5000 dollars five years from now. That means the present value of 5000 dollars received 5 years from now is 3105 dollars. Therefore, by reversing the process of compounding, we can devise a mechanism to get the present value of a future cash flow. In the next slide we discuss that.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...28 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1065850123"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="324" name="Shape 324"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>When we make an investment decision today and cash flow occurs in the future, we are interested in knowing what the value of said cash flow is today, or its present value. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In this slide, we demonstrate a mechanism to calculate present value of future cash flow.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The previous slides showed the formula for computing future value (or F.V.) of today's money, which is also called compounding. For the process of discounting in the reverse direction, when the future value is known, the second formula for Present Value (or PV) calculation is used.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>r is called discount rate. So if we know the discount rate, we can find the present value of the future revenue, as appeared in the cash flow</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...47 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="907951455"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This module will explain the history of the power industry along with focusing on the different modes of contract to enable alternate finance. The lecture also covers concepts around the time value of money to build a understanding of the returns on investment.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...51 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4274198386"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In this slide, we go back to the cash flow of two hypothetical projects given to us. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Now we have a formula which could help to translate all cash flow occurring at different points of time into today's value, which we could then add or subtract to compute the net benefit. However, we need a discount rate for that. Let us assume the discount rate is 10%. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1. For project 1, the present value of 5000 dollars, which would be received one year from now, is 4545 dollars. The present value of 5000 dollars, which would be received two years from now, is 4132 dollars.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In this way, we calculate the present value of the entire cash flow of project 1, as well as project 2. This is shown in the table. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Since they have the same reference points, they can be compared and they can be added as well. So the present value of cash flow earning of the first project is 14,974 dollars, and second project is, 14,732 dollars. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Thus, when considering present value at a 10% discount rate, the first project brings higher earnings than the second one, and it is therefore preferable. This would not be the case if the present value method is not applied. So now we have a mechanism which can bring the future cash flow of any project to same reference point, and make projects comparable.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...139 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3003172222"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>However, the present value method is sensitive to the discount rate chosen. The present value of the same amount of money is different for different discount rates. This slide shows the present value of one dollar, received at different years, at different discount rates. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>There are a few points to note:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The higher the discount rate, the lower the present value. The longer the time period, the lower the present value. The present value of one dollar received 60 years from now, is almost zero. This is important for projects like hydro and nuclear projects, which have long lifetimes. In such cases, revenue can occur even after 50 years; however, the present value is small.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...46 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1493292982"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="367" name="Shape 367"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>In conclusion, present value analysis is a tool which allows the correction of the time value aspects of cash flow which occur at different point of time. This method makes different cash flows comparable. However, it is sensitive to the choice of discount factor.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3050384295"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="379" name="Shape 379"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...18 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="391" name="Shape 391"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The importance of electricity in socio-economic development has long been recognized. Consequently, power supply has been considered a socio-economic and strategic matter. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The power industry has natural monopoly characteristics, and also specific technical characteristics. Natural monopoly means that the cost of producing the product is lower when produced at large scale by a single producer, rather than if there are several competing producers. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Also, the power supply industry is highly capital intensive. Large capital needs make it difficult to have many producers. The long construction period also makes the financing risky.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>It has some technical characteristics. Power cannot be stored and should be produced only when needed. In addition, as well as the supply of energy, the capacity also needs to be ensured. This calls for having reserve capacity in the system, which is expensive to retain. So sophisticated coordination is needed between the supply and demand.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Therefore, traditionally the power industry has consisted of vertically integrated State-owned utilities, responsible for power generation, transmission, and distribution.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...8 lines deleted...]
-          <p:cNvSpPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Required investments are generally funded through the utilities' internal resources and government guaranteed borrowings from multilateral and bilateral agencies. In addition, in many instances, utilities' funds are supplemented by government budgets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Increasing capital intensity of the power infrastructure and lack of finance within the public sector has led to restructuring of the power sector world-wide. Roles formerly played by governments, through state-owned companies, are increasingly being shifted to the private sector. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The main purpose of this shift, aside from achieving greater efficiency, in this sector, is to introduce alternate sources of financing, to ease the strain on public budgets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In some countries, power sector assets are being privatized. In others, power utilities remain government corporations, but the private sector has been invited to build new power projects.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Often the private sector builds a power generating plant, known as independent power producer, or I.P.P for short. The I.P.P sells its output to the public utility, which retains control of power transmission and distribution facilities. Given the complexity and importance of the sector, power facilities would remain subject to both public and private ownership in the foreseeable future.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...63 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759567514"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...94 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Ownership has strong implications for financing of power infrastructure. There are two types of ownership observed, State Ownership and Public–Private Partnership . </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2286905251"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>State ownership is most convenient mechanism. In many countries, including developed countries, a large chunk of power producing facilities is under state ownerships. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Power projects have been financed from public, private, and bilateral/multilateral sources with implicit or explicit state guarantees. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>However, inefficiencies of most state-owned utilities, in terms of over-run of construction costs and schedules, as well as plant operation and maintenance, have been a concern. Such concerns resulted in many financiers hesitating to fund projects fully owned by the state. The magnitude and consequence of this hesitation varies according to the host country circumstances and the type of power project.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Most bilateral and multilateral financiers discourage full state ownership of energy projects and emphasize private sector participation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1135971169"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>Public–Private Partnership (or P.P.P)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> involves a contract between a public sector authority and a private party, in which the private party provides a public service, or project, and assumes substantial financial, technical, and operational risk in the project. P.P.P can be further divided into two categories. Private ownership and Joint ownership that includes state and private parties. We will explain the two categories in the next section.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...78 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2856325218"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>An Independent Power Producer, or popularly known as an I.P.P, is a private entity completely owned by a special purpose company or credible corporations, local or foreign. An I.P.P owns and/or operates facilities to generate electric power for sale to a utility, a central government buyer, and/or to end users under a long-term power purchase agreement, or P.P.A.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>I.P.Ps also are involved in B.O.O.T, or B.O.O, type arrangements, which are explained in an upcoming slide, 3.2.3.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="570745563"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Power is a political subject; therefore risk is high. It also needs multiple government clearances for fuel, water, environment, etc. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>A possible solution is to integrate private capital and expertise into projects intended to perform public-sector functions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Private-Public Partnership (P.P.P) projects are thus carried out jointly by public authorities and private companies. Public authorities may or may not have financial contributions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...20 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This type of ownership is becoming increasingly popular, because it provides a flexible framework for sharing project risks and a wide range of options for equity and debt financing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...15 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...234 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1363484291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -6819,23926 +3891,19407 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...124 lines deleted...]
-          <p:nvPr/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...129 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...177 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...317 lines deleted...]
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...129 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...177 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...129 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...163 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...163 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...115 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...163 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...163 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...129 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...123 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...92 lines deleted...]
-              <a:rPr lang="en-GB"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...121 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...241 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...5 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173449" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173449" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="90" name="Google Shape;90;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B22345D3-3247-4DF0-8949-AC6FC0EF8A89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-30726" y="1444"/>
             <a:ext cx="12225067" cy="6869861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="11" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCD026FD-E29A-4C77-841F-C7E5AE81166E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8836380" y="6161156"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="778091" y="3943698"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="750292" y="4249861"/>
             <a:ext cx="6639842" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 3 </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-GB" sz="4400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="4400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINANCING POWER PROJECTS</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="4400">
+            <a:endParaRPr lang="en-ZA" sz="4400" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86078255-6C92-C640-97D4-4F4454551A0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6535684" y="5186288"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide1.mp3" id="95" name="Google Shape;95;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide1.mp3" descr="Track5_Lecture3_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C1EB9C2-B586-4445-AA83-13B8DD61F69C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6607049" y="5257653"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559802330"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="4231" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="95"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="95"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="200" name="Google Shape;200;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.2.3 Main Public–Private Partnership Contractual scheme: BOOT/BOO/BOT</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="5993193" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.2 Contractual schemes &amp; financing </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="204" name="Google Shape;204;p10"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="2288410"/>
             <a:ext cx="8537192" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Build-Own-Operate-Transfer (BOOT) / Build-Own-Operate (BOO) / Build-Operate-Transfer (BOT) schemes</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Private company receives a contract to provide an infrastructure service for a certain period of time at an agreed price</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Won based on negotiation or a competitive bidding process </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="205" name="Google Shape;205;p10"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{095E6BEB-43D2-A446-92D0-FE2C24856CBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6744320" y="295253"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide10.mp3" id="206" name="Google Shape;206;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide10.mp3" descr="Track5_Lecture3_Slide10.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5163148-1DA7-024B-B692-9611D1B5B512}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6815685" y="366618"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4085888633"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="81110" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="206"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="206"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="212" name="Google Shape;212;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.2.4 Traditional financing of power projects</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="6098297" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.2 Contractual schemes &amp; financing </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram&#10;&#10;Description automatically generated" id="216" name="Google Shape;216;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D707EE1-212D-408F-A226-835AA0AC58A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2309004" y="2235882"/>
             <a:ext cx="8048443" cy="3637066"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p11"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E378CC4-2221-5B49-8806-8F006A8F3313}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6744320" y="295253"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide11.mp3" id="218" name="Google Shape;218;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide11.mp3" descr="Track5_Lecture3_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F0D8B8-ADB8-5B4C-8E59-21187EA51421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6815685" y="364834"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1005234651"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="27689" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="218"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="218"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="224" name="Google Shape;224;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-37669"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.2.5 Complexity in financing power projects</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901594" y="11897"/>
             <a:ext cx="6319014" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.2 Contractual schemes &amp; financing </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="228" name="Google Shape;228;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7251C66F-963B-0647-BCCC-7374BE729DDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7420056" y="295253"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide12.mp3" id="229" name="Google Shape;229;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide12.mp3" descr="Track5_Lecture3_Slide12.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93957476-CFF2-C744-B1A7-6277988E2053}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7504321" y="366618"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p12"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7B93B2A-5DC0-D87F-484B-B0D65A1B7643}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1115005" y="1886108"/>
             <a:ext cx="1712890" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Government</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="231" name="Google Shape;231;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27662E16-7AD3-0C85-DF37-C9504CF982E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2081111" y="2468993"/>
             <a:ext cx="1313836" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Official Borrowing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="232" name="Google Shape;232;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EABE5C7-219C-EF23-62C9-AAD510A0388D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5049487" y="2455025"/>
             <a:ext cx="2454834" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Multilateral and Bilateral Agencies</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="233" name="Google Shape;233;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D345190-87B6-71B3-6229-F03D47EDC5D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2471862" y="3655965"/>
             <a:ext cx="1712890" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Public utility</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...28 lines deleted...]
-          <p:cNvPr id="234" name="Google Shape;234;p12"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC3FDF8-61CA-F2F3-B381-867A97E2C7BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="367369" y="4687257"/>
             <a:ext cx="1712890" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Project 1</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="235" name="Google Shape;235;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F7CE81-6634-5E91-3A4C-D5FC0DBAA343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2471862" y="4694023"/>
             <a:ext cx="1712890" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Project 2</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="236" name="Google Shape;236;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E309665-FEC8-1680-7369-9FA8E961B89F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="405787" y="2487145"/>
             <a:ext cx="1418437" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Government Development Budget</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="237" name="Google Shape;237;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A660BC14-D23D-8B9A-DF15-AB30D2E5E40D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5294220" y="3873673"/>
             <a:ext cx="1712890" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Project 3</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>IPP</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="238" name="Google Shape;238;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ACE1D26-BB39-601B-C131-C0BC131A90F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4405036" y="4676156"/>
             <a:ext cx="3626778" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Sources of equity</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Sponsors’ Capital</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Local/International stock markets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Investment funds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>International Finance Corporation</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Regional Development Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="239" name="Google Shape;239;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB7C1B5-46CB-9575-15D4-C336D542EFF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8252098" y="2878141"/>
             <a:ext cx="3330040" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Sources of debt</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>International Commercial Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Bonds Market</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Supplier’s Credit</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>International Finance Corporation</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Regional Development Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t>Local Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="240" name="Google Shape;240;p12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{592CC64D-FD4D-51B2-A325-4A6EC269218F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214220" y="2359121"/>
             <a:ext cx="3330040" cy="1110431"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p12"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="21" name="Straight Arrow Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5F185C-A487-103E-1741-E18A4511F1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="3544260" y="2784619"/>
             <a:ext cx="1505227" cy="13967"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p12"/>
+          <p:cNvPr id="26" name="Straight Arrow Connector 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{093DFEC1-05AC-C63B-E26B-A9DE85A6B5ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="240" idx="2"/>
-            <a:endCxn id="233" idx="1"/>
+            <a:stCxn id="19" idx="2"/>
+            <a:endCxn id="12" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1879240" y="3469552"/>
-            <a:ext cx="592500" cy="478800"/>
+            <a:ext cx="592622" cy="478801"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p12"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="30" name="Straight Arrow Connector 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC2DAC02-A0CF-457E-9B76-80AA8C14834F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1223814" y="4031550"/>
             <a:ext cx="1248048" cy="644606"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p12"/>
+          <p:cNvPr id="33" name="Straight Arrow Connector 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A86CA6-9A6F-F8F0-AB3D-B41EB174DD11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="233" idx="2"/>
-            <a:endCxn id="235" idx="0"/>
+            <a:stCxn id="12" idx="2"/>
+            <a:endCxn id="14" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3328307" y="4240740"/>
-            <a:ext cx="0" cy="453300"/>
+            <a:ext cx="0" cy="435416"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p12"/>
+          <p:cNvPr id="35" name="Straight Arrow Connector 34">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB186BD1-128E-AF48-AA9D-42BF7F251023}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
+          <a:xfrm flipH="1">
             <a:off x="4184752" y="3786082"/>
             <a:ext cx="4067346" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p12"/>
+          <p:cNvPr id="37" name="Straight Arrow Connector 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87E3A6BF-BB41-8AB2-2817-BA28179AD2DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
+          <a:xfrm flipH="1">
             <a:off x="7021765" y="4101641"/>
             <a:ext cx="1230333" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p12"/>
+          <p:cNvPr id="39" name="Straight Arrow Connector 38">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F390BE2B-780A-6F0B-1E2B-CA8D3B105890}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="238" idx="0"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="17" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="0" cy="217800"/>
+          <a:xfrm flipV="1">
+            <a:off x="6218425" y="4458448"/>
+            <a:ext cx="0" cy="217708"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p12"/>
+          <p:cNvPr id="43" name="Straight Arrow Connector 42">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB5FB37-A704-F581-1467-3496A0117D65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4184752" y="4101641"/>
             <a:ext cx="1109468" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="159238460"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="64339" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="229"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="229"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="254" name="Google Shape;254;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.3.1 Problem of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.3 Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="258" name="Google Shape;258;p13"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
             <a:ext cx="8471878" cy="2092881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Investment is made today; revenue will be earned in the future (over several years)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Time value of money</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...25 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Trade-off evaluation needed between dollars today vs some future time</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="259" name="Google Shape;259;p13"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BB37CF9-5FB4-DB48-A13E-25EC01242459}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406471" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide13.mp3" id="260" name="Google Shape;260;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide13.mp3" descr="Track5_Lecture3_Slide13.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF214347-E1F0-AC49-96B4-8C945E6E682B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7477836" y="774987"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2429287365"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="66272" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="260"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="260"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="265" name="Shape 265"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="266" name="Google Shape;266;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p14"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.3.2 What to do with 10,000 dollars?</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.3 Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Table&#10;&#10;Description automatically generated" id="270" name="Google Shape;270;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Table&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60216F25-1297-4D3D-B1CC-09AA7A178125}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1130061" y="2177705"/>
             <a:ext cx="6351916" cy="3278969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p14"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{860E7F0E-2B7D-3B46-95D2-4D1DFAD43510}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406471" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide14.mp3" id="272" name="Google Shape;272;p14"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide14.mp3" descr="Track5_Lecture3_Slide14.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E8A9910-B990-A145-960F-204F6FCF1F52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7478587" y="777984"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="688750695"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="94014" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="272"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="272"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="278" name="Google Shape;278;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.3.3 Shifts in value of money</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.3 Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Chart, line chart&#10;&#10;Description automatically generated" id="282" name="Google Shape;282;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B89FB0-8529-4C52-9039-9BE1E6758264}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295401" y="1979070"/>
             <a:ext cx="8989827" cy="3475790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p15"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72955D3B-84E0-CD4C-BC24-DEB8A568FC52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406471" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide15.mp3" id="284" name="Google Shape;284;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide15.mp3" descr="Track5_Lecture3_Slide15.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08502E0-81B8-8A4F-8046-FA34B6BF612A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7445536" y="764495"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2900169931"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="39079" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="284"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="284"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="289" name="Shape 289"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="290" name="Google Shape;290;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.3.4 The Importance of the Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.3 Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="294" name="Google Shape;294;p16"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
             <a:ext cx="8058221" cy="2708434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>The Time Value Concept affects the:</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Purchasing power of money</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...11 lines deleted...]
-              <a:spcBef>
+            <a:endParaRPr lang="en-ZA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Ability of money to earn interest</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>A dollar in hand today is worth more than a dollar promised in the future</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="295" name="Google Shape;295;p16"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8E3F57-9CA3-9245-AAA3-579EA8129159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406471" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide16.mp3" id="296" name="Google Shape;296;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide16.mp3" descr="Track5_Lecture3_Slide16.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8812AEC4-A722-214B-BEA0-0A1BC0AC788B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7477836" y="774987"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1724801230"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="75232" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="296"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="296"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="302" name="Google Shape;302;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p17"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.3.5 Future Value of Present 100 Dollar</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.3 Time Value Concept </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="306" name="Google Shape;306;p17"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66D11B8-BD0E-49CA-B985-25A3DFA384C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="934720" y="2174240"/>
             <a:ext cx="8788400" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
-              <a:t>At r % interest rate, future value of today’s 100 dollars​ </a:t>
-[...23 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:t>At r % interest rate, future value of today’s 100 dollars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>​ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Segoe UI"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>After 1 year you get            </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Segoe UI"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>After 2 years you get           </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-                <a:sym typeface="Calibri"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>After 10 years you get          </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>After n years you get </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-ZA" dirty="0">
+              <a:cs typeface="Segoe UI"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Segoe UI"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>           </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-ZA">
+              <a:cs typeface="Segoe UI"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing logo&#10;&#10;Description automatically generated" id="307" name="Google Shape;307;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 17" descr="A picture containing logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE106BBF-EB76-4BB5-8EF7-DA59A759C151}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6071282" y="2191034"/>
             <a:ext cx="1442720" cy="350065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Logo&#10;&#10;Description automatically generated" id="308" name="Google Shape;308;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="19" name="Picture 19" descr="Logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBFBAF22-3808-4950-ABB7-FB853A3006F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3370998" y="2744089"/>
             <a:ext cx="3835021" cy="1085493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="309" name="Google Shape;309;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="20" name="Picture 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4256275-5E88-469B-A728-D7D190F55764}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1232848" y="4076982"/>
             <a:ext cx="2743200" cy="614723"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p17"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D95ED923-8A4B-C740-A750-5BBF6AC27AA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406471" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide17.mp3" id="311" name="Google Shape;311;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide17.mp3" descr="Track5_Lecture3_Slide17.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AD6887-1BEC-DB45-AD65-80F8F34888F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7477836" y="761461"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3875159887"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="59350" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="311"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="311"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="317" name="Google Shape;317;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p18"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.4.1 From FV to PV</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.4 Present value of money </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Table&#10;&#10;Description automatically generated" id="321" name="Google Shape;321;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Table&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{767C5D88-672D-41F2-9DCD-EF939EAA366D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1187570" y="2433707"/>
             <a:ext cx="6811992" cy="2738210"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p18"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5682BB8-2115-DA4B-B78A-68E5F31E0248}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431325" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide18.mp3" id="323" name="Google Shape;323;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide18.mp3" descr="Track5_Lecture3_Slide18.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{002B7404-B08D-DC49-9E80-AD8BE6B5B91D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8502690" y="774987"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4250882315"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="95137" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="323"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="323"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="329" name="Google Shape;329;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.4.2 Present Value of Money and Discounting </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.4 Present value of money </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="333" name="Google Shape;333;p19"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372AE592-FCBF-4FAD-86D5-208344AEA11F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="2676598"/>
             <a:ext cx="8058221" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="3200" baseline="30000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" sz="3200" baseline="30000" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="3200" baseline="30000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...24 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Black text on a white background&#10;&#10;Description automatically generated" id="334" name="Google Shape;334;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 20" descr="Black text on a white background&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CDDF490-8188-4894-AC0E-DFE94D2558B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="891655" y="2564356"/>
             <a:ext cx="3653049" cy="796693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Text&#10;&#10;Description automatically generated" id="335" name="Google Shape;335;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 9" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BC37270-80FE-4F98-9AC4-B017893352FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="903027" y="3749409"/>
             <a:ext cx="2743200" cy="1156138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p19"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01736682-17B3-2A4C-AB76-C7622FC08B9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431325" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide19.mp3" id="337" name="Google Shape;337;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Track5_Lecture3_Slide19.mp3" descr="Track5_Lecture3_Slide19.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60ABBC4A-EE78-B94D-95FA-506E6507A361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8502690" y="774987"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2597954990"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="7"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="47647" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="337"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="337"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="7"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-GB" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...14 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6557CF9A-6914-444F-AC1E-3F0D640570C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835429" y="46372"/>
             <a:ext cx="7651304" cy="1361676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C955E120-6C4A-409B-B2BB-F331E08FAC4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865021" y="1425005"/>
             <a:ext cx="5993532" cy="3490271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will be able to:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="9CC2E5"/>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO1: Understand </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>history &amp; ownership structure </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>in the power industry</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: Explore </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>contractual schemes and financing</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
-[...4 lines deleted...]
-              <a:ea typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Understand the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Time Value Concept</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4: Understand the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Present Value of Money </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2"/>
+          <p:cNvPr id="13" name="Oval 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13FF8B3-6983-8E4F-B431-B878EB89F1A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6873021" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide2.mp3" id="110" name="Google Shape;110;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide2.mp3" descr="Track5_Lecture3_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C50EAFA7-22C6-734C-8EE1-D1C12BCBDB6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6910774" y="869304"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="16587" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="110"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="110"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="343" name="Google Shape;343;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p20"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.4.3 Discounted Revenue Flow </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.4 Present value of money </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Table&#10;&#10;Description automatically generated" id="347" name="Google Shape;347;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Table&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FA51C62-3620-446F-9736-237BE2A5916D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1216325" y="2325649"/>
             <a:ext cx="7415841" cy="3126852"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p20"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818C1199-D13D-8248-BF46-E0BB69BC4C12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431325" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...25 lines deleted...]
-          <p:cNvPr id="349" name="Google Shape;349;p20"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{270598E2-A717-3F53-14E1-F3C075F699F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="3657600"/>
             <a:ext cx="1167685" cy="579549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...25 lines deleted...]
-          <p:cNvPr id="350" name="Google Shape;350;p20"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9A5BA52-3F4B-0410-4271-4DDDBC25EA01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6092435" y="5125791"/>
             <a:ext cx="2539731" cy="313831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...25 lines deleted...]
-          <p:cNvPr id="351" name="Google Shape;351;p20"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E913BF4A-00BF-5D1B-D974-FACDD677502C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5840223" y="3370986"/>
             <a:ext cx="368123" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="352" name="Google Shape;352;p20"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3B71BE-26D5-82B3-AC0A-F5C63E983A65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5851839" y="4794459"/>
             <a:ext cx="368123" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="353" name="Google Shape;353;p20"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="13" name="ttsMP3.com_VoiceText_2022-8-11_9_44_8" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C73A974-8075-2E12-BF39-CB53E4CD96D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8559881" y="795832"/>
             <a:ext cx="771110" cy="771110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3921544097"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="89704" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="353"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="353"/>
+                                          <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="13"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="359" name="Google Shape;359;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-45817" y="11897"/>
             <a:ext cx="12237817" cy="6883772"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.4.4 Properties of Present Value </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.4. Present value of money </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Chart, line chart&#10;&#10;Description automatically generated" id="363" name="Google Shape;363;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 3" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714E3528-8853-463F-B51E-20597F15FD3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4609383" y="1938897"/>
             <a:ext cx="6064368" cy="3756581"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p21"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28CD38EF-EFF0-45BC-BF31-8F01028F6BE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1937306"/>
             <a:ext cx="3395623" cy="3176146"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>The higher the discount rate, the lower the present value</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>As the length of time until payment grows, present value declines</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>When the time period is long enough, present value approaches zero</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="365" name="Google Shape;365;p21"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AD9CA0A-6525-D640-AA40-36C907AA7DD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431325" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide21.mp3" id="366" name="Google Shape;366;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide21.mp3" descr="Track5_Lecture3_Slide21.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{758135F1-C687-DC4B-B252-DD9716BF3F51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8502690" y="772123"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2743908618"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="46419" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="366"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="366"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="372" name="Google Shape;372;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-9280" y="0"/>
             <a:ext cx="12208732" cy="6867412"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.4.5 Present Value Analysis </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901593" y="11897"/>
             <a:ext cx="9448473" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.4 Present value of money </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="376" name="Google Shape;376;p22"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28CD38EF-EFF0-45BC-BF31-8F01028F6BE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
             <a:ext cx="8058222" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>All cash flows are converted to the present value at the same point in time</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Dependent on choice of the discount factor</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p22"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C49D8C4-2F7D-BB48-B9A5-E8010D8AE069}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431325" y="703622"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide22.mp3" id="378" name="Google Shape;378;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide22.mp3" descr="Track5_Lecture3_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1FCE17-20D4-C04C-A050-519F3B33E454}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8502690" y="774987"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334016745"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="20845" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="378"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="378"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="383" name="Shape 383"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="384" name="Google Shape;384;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="13" name="Picture 12" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C33F0972-26C0-9945-A676-909042B2CB48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p23"/>
+          <p:cNvPr id="11" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A974AFAB-6A8F-4E68-8C1B-B75394454FC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9199448" y="4589947"/>
             <a:ext cx="2407883" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Money A., Fanaian S. Pop M., Berdellans I., Hasanovic S., Gritsevskyi A, Stankeviciute L.,</a:t>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> I., Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Tot M., Welsch M., Tan N., 2021. Lecture 3: Financing Power Projects, </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:t>Tot </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>FinPlan.</a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:t>M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Welsch M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>., Tan N., 2021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. Lecture 3: Financing Power Projects, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> Release Version 1.0.  </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>[online presentation]. Climate Compatible Growth Programme and International </a:t>
+              <a:t>[online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and International </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Atomic Energy Agency.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p23"/>
+          <p:cNvPr id="12" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFF3FBBC-C60F-492D-8430-CE580323F5C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9903081" y="5884672"/>
             <a:ext cx="2050220" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>CCG courses (this will take </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>you to the website link http://www.ClimateCompatibleGrowth.com/teachingmaterials)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p23"/>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD3BD754-F144-514A-B89D-866BD4D7F8C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="388" name="Google Shape;388;p23">
+            <p:cNvPr id="7" name="Rounded Rectangle 6">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8708103E-6E7E-1144-A717-49380B24660D}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="389" name="Google Shape;389;p23"/>
+            <p:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{369E2AFB-9CBD-B54F-91F8-E8B96DB3DF92}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="390" name="Google Shape;390;p23">
+            <p:cNvPr id="10" name="Rounded Rectangle 9">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D585D3A1-6262-7E4A-AA0B-358CC772B60B}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844424903"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="394" name="Shape 394"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="395" name="Google Shape;395;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="0" y="5220"/>
+            <a:ext cx="12199452" cy="6862192"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1397013"/>
+            <a:ext cx="8058221" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.1.1 Power supply is a socio-economic and strategic matter </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="11897"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 History &amp; Ownership </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97853E1A-CFE0-49D5-95A1-B6631D1DB3B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1002234" y="1943353"/>
+            <a:ext cx="8058221" cy="4093428"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Power industry is characterized by:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Natural monopoly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>High capital intensity, long construction period</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Needs technical coordination</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Traditionally vertically integrated utility</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Investments are funded through:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Utilities' internal resources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Official borrowings from multilateral and bilateral agencies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Government budgets</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54631C43-DEEE-214F-A2D8-4B40F01432C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8743862" y="797939"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-        </p:nvSpPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Track5_Lecture3_Slide3.mp3" descr="Track5_Lecture3_Slide3.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16F06A2F-D6BB-694E-B361-6CC5ACA4E044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="8815227" y="869304"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...29 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="94693" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="116" name="Google Shape;116;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5220"/>
-            <a:ext cx="12199452" cy="6862192"/>
+            <a:off x="-3565" y="-1605"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.1.1 Power supply is a socio-economic and strategic matter </a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.1.2 Transitions in the Power Industry </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.1 History &amp; Ownership </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="4093428"/>
+            <a:ext cx="8058221" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Power industry is characterized by:</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Restructuring the power sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Natural monopoly</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Privatizing to improve efficiency and introduce alternate sources of financing to supplement state budget</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>High capital intensity, long construction period</a:t>
-[...181 lines deleted...]
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
+              <a:t>Power utilities remain government corporations, but the private sector has been invited to build new power projects </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E10E643-93A4-2240-896C-4B5976743E7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8743862" y="797939"/>
+            <a:off x="7582989" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide3.mp3" id="122" name="Google Shape;122;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide4.mp3" descr="Track5_Lecture3_Slide4.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9044D0E-2EB2-8547-8F24-E06BFE54A4F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8815227" y="869304"/>
+            <a:off x="7654354" y="869304"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2332531142"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="66742" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="122"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="122"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="128" name="Google Shape;128;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p4"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.1.2 Transitions in the Power Industry </a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.1.3 Ownership structures </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.1 History &amp; Ownership </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="132" name="Google Shape;132;p4"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="1938992"/>
+            <a:ext cx="8058221" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>There two types of ownership structures:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Restructuring the power sector</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>State Ownership</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Privatizing to improve efficiency and introduce alternate sources of financing to supplement state budget</a:t>
-[...36 lines deleted...]
-          <p:cNvPr id="133" name="Google Shape;133;p4"/>
+              <a:t>Public–private partnership (PPP) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E4D7894-C027-4540-BB1F-FB2764150F26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide4.mp3" id="134" name="Google Shape;134;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide5.mp3" descr="Track5_Lecture3_Slide5.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC593B2-1730-454E-976B-9B98591CB28C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim end="10390.6666"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7654354" y="869304"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3027435846"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="14948" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="134"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="134"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="140" name="Google Shape;140;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.1.3 Ownership structures </a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.1.4 State Ownership </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.1 History &amp; Ownership </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="1323439"/>
+            <a:ext cx="8058221" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...34 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>State Ownership</a:t>
-[...13 lines deleted...]
-              <a:spcBef>
+              <a:t>Most convenient</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Public–private partnership (PPP) </a:t>
-[...7 lines deleted...]
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
+              <a:t>Funded from public, private and bilateral/multilateral sources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>Drawbacks:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>Inefficiency </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>Many financiers hesitate to fund projects fully owned by the state</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A51D8D2A-9526-8746-BBE8-922EF69CD75D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7582989" y="797939"/>
+            <a:off x="7582989" y="742591"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide5.mp3" id="146" name="Google Shape;146;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide6.mp3" descr="Track5_Lecture3_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F01AA8F-52C9-3B4F-ACD1-0F5C2D4AAC46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7654354" y="869304"/>
+            <a:off x="7652762" y="813956"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2708093419"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="55405" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="146"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="146"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="152" name="Google Shape;152;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p6"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.1.4 State Ownership </a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.1.5 Public–Private Partnership</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.1 History &amp; Ownership </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="156" name="Google Shape;156;p6"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="2554545"/>
+            <a:ext cx="8058221" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Most convenient</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Involves public sector authority and a private party</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Funded from public, private and bilateral/multilateral sources</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Risks are shared</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Drawbacks:</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Divided into</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Inefficiency </a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Private ownership</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Many financiers hesitate to fund projects fully owned by the state</a:t>
-[...7 lines deleted...]
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
+              <a:t>Joint ownership of state and private parties</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14E72DDA-F41D-724F-8C67-2356ADE973D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="742591"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide6.mp3" id="158" name="Google Shape;158;p6"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide7.mp3" descr="Track5_Lecture3_Slide7.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1BF755-2A69-9B47-85AE-78E40E5F7C70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7652762" y="813956"/>
+            <a:off x="7654354" y="813956"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2485711888"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="33175" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="158"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="158"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="164" name="Google Shape;164;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.1.5 Public–Private Partnership</a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.2.1 PPP: Public–Private Partnership</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="11897"/>
-            <a:ext cx="7651304" cy="1369074"/>
+            <a:off x="901594" y="11897"/>
+            <a:ext cx="6508200" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.1 History &amp; Ownership </a:t>
-[...7 lines deleted...]
-          <p:cNvPr id="168" name="Google Shape;168;p7"/>
+              <a:t>3.2 Contractual schemes &amp; financing </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="2246769"/>
+            <a:ext cx="8058221" cy="2092881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Involves public sector authority and a private party</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Independent Power Producer (IPP)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risks are shared</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Completely owned by special purpose company or credible corporation (local or foreign or both)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divided into</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Power purchase agreement (PPA) arrangements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Private ownership</a:t>
-[...36 lines deleted...]
-          <p:cNvPr id="169" name="Google Shape;169;p7"/>
+              <a:t>IPPs are also involved in BOOT or BOO type arrangements</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30A2E8ED-9AA0-524B-8EC0-C4B9923E9AED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7582989" y="742591"/>
+            <a:off x="7635716" y="352762"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide7.mp3" id="170" name="Google Shape;170;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide8.mp3" descr="Track5_Lecture3_Slide8.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8547921-B07B-924C-ACB3-73E9D52D0D64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7654354" y="813956"/>
+            <a:off x="7707081" y="424127"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3426762203"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="42919" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="170"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="170"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="176" name="Google Shape;176;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p8"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="8058221" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.1 PPP: Public–Private Partnership</a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>3.2.2 PPP: Private–Public Partnership</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901594" y="11897"/>
-            <a:ext cx="6508200" cy="1383451"/>
+            <a:off x="901593" y="11897"/>
+            <a:ext cx="5842727" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.2 Contractual schemes &amp; financing </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="180" name="Google Shape;180;p8"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D3378F-C815-47B4-99F4-E2B3682A5D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1002234" y="1943353"/>
-            <a:ext cx="8058221" cy="2092881"/>
+            <a:ext cx="8058221" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Independent Power Producer (IPP)</a:t>
-[...8 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:t>Power projects need multiple government clearances</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Completely owned by special purpose company or credible corporation (local or foreign or both)</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>A contract between public sector authority and a private sector authority</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
-              <a:t>Power purchase agreement (PPA) arrangements</a:t>
-[...36 lines deleted...]
-          <p:cNvPr id="181" name="Google Shape;181;p8"/>
+              <a:t>Flexible framework for sharing project risks and a wide range of options for equity and debt financing </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CF3A638-6A94-904B-B380-606F405B862F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7635716" y="352762"/>
+            <a:off x="6744320" y="295253"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture3_Slide8.mp3" id="182" name="Google Shape;182;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture3_Slide9.mp3" descr="Track5_Lecture3_Slide9.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787ED491-6911-9B41-AAD5-5438C23C48F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7707081" y="424127"/>
+            <a:off x="6815685" y="366618"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1962609462"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="43075" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="182"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="182"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-          </p:childTnLst>
-[...501 lines deleted...]
-            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63730B55-2D4A-4CC6-B51D-F474A525CA58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4224</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>249</Paragraphs>
+  <Slides>23</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>22</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>