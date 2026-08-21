--- v0 (2026-05-23)
+++ v1 (2026-08-21)
@@ -1,6690 +1,3920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...72 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...22 lines deleted...]
-    <p:sldId id="279" r:id="rId29"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="288" r:id="rId8"/>
+    <p:sldId id="289" r:id="rId9"/>
+    <p:sldId id="290" r:id="rId10"/>
+    <p:sldId id="291" r:id="rId11"/>
+    <p:sldId id="292" r:id="rId12"/>
+    <p:sldId id="293" r:id="rId13"/>
+    <p:sldId id="294" r:id="rId14"/>
+    <p:sldId id="295" r:id="rId15"/>
+    <p:sldId id="296" r:id="rId16"/>
+    <p:sldId id="297" r:id="rId17"/>
+    <p:sldId id="298" r:id="rId18"/>
+    <p:sldId id="299" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="302" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="305" r:id="rId24"/>
+    <p:sldId id="304" r:id="rId25"/>
+    <p:sldId id="306" r:id="rId26"/>
+    <p:sldId id="262" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="vfKzkJpcedPKY9Tzi/v5WA==" hashData="TAbag1xJMc4PHk3awFq3MsVnIDv321Mm/EBg6HYMS//Xu4vnNYUSBDu08evHKr9cio4bJ5RVpMXjRTO+N31v5g=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="11391"/>
+    <p:restoredTop sz="63288"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="72" d="100"/>
+          <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="2280" y="66"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{00592FA5-5A0E-432A-A479-78DCEB23ED37}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{00592FA5-5A0E-432A-A479-78DCEB23ED37}" dt="2022-08-11T10:36:01.496" v="13" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{00592FA5-5A0E-432A-A479-78DCEB23ED37}" dt="2022-08-11T10:36:01.496" v="13" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3844424903" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{00592FA5-5A0E-432A-A479-78DCEB23ED37}" dt="2022-08-11T10:36:01.496" v="13" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3844424903" sldId="262"/>
+            <ac:spMk id="4" creationId="{0665CEB9-D3A4-4350-8BB2-9EA9960925BF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A69AD47B-DE2B-4874-A487-F3B7740C2395}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A69AD47B-DE2B-4874-A487-F3B7740C2395}" dt="2022-08-29T11:36:57.299" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A69AD47B-DE2B-4874-A487-F3B7740C2395}" dt="2022-08-29T11:36:57.299" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2559802330" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{A69AD47B-DE2B-4874-A487-F3B7740C2395}" dt="2022-08-29T11:36:57.299" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559802330" sldId="256"/>
+            <ac:spMk id="3" creationId="{72A4BC03-4AEC-4292-A338-B9F26FCEF7A6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One of the most common forms of debt financing is the syndicated loan. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>For this process, a number of large commercial banks join together, and each shares a certain portion of an agreed loan amount. This way each bank reduces the risk of failure in loan repayment. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One of these banks takes the lead and is called the lead manager. It is responsible for all documentation and administrative work and deals directly with the borrower. The lead manager also shares the major portion of the loan amount. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>International project syndicates often include multilateral banks (M.L.Bs) and export credit agencies (E.C.As). Their involvement means private banks can enjoy privileged creditor status. This has considerable advantages from the standpoint of credit risk.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1209676719"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This slide presents the financing of a small wind power project in Brazil. It is a 49 Mega Watt project, with a cost of 92.6 million US dollars. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Ibernova</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> of Spain is the sponsor of the project, which floated a special purpose vehicle (S.P.V) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>EnerBrasil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, a Brazilian wholly owned subsidiary. Even the financing of this small project was not easy. The project has debt–equity ratio of 70–30% </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The total equity capital requirement was 27.78 million dollars. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Ibernova</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, the sponsor, provided the equity capital of 22.3 million dollars, whereas IFC, the private sector financing wing of the World Bank Group, provided the remaining equity capital of 5.5 million dollars.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The government of Brazil provided concessional loans of 64.8 million dollars, through the Brazilian National Social and Economic Development Bank (or B.N.D.E.S). In addition, Electrobras also offered a 20-year power purchase contract.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...40 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="122208547"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="221" name="Shape 221"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This slide presents the financing of a relatively large power project, Phu My 3 in Vietnam. The Vietnamese government provided a Build-Operate-Transfer or B.O.T contract to British Petroleum or B.P for a 715 Megawatt combined cycle gas power project. Electricity of Vietnam (E.V.N), Vietnam's state-owned utility provided a 20-year power purchase agreement. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The total cost of the project was 412 million US dollars, consisting of a 309 million dollar syndicated loan, and a 103 million dollars of equity, with a debt–equity ratio of 75% and 25%. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>BP and others provided the required equity. The debt was arranged from three sources: multilateral, bilateral, and commercial. Among the multilateral, both the A.D.B and M.I.G.A supported (discussed in lecture 4). The A.D.B provided a loan of 40 million dollars and a guarantee of 35 million dollars. M.I.G.A provided a guarantee of 40 million dollars. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Among the bilateral, J.B.I.C provides a loan of 99 million dollars, while N.E.X.I, Nippon Export and Investment Insurance, provides a guarantee of 95 million dollars. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The commercial tranche of 170 million dollar was covered by guarantees, from the A.D.B, M.I.G.A, and N.E.X.I. Commercial lenders were the Bank of Tokyo-Mitsubishi, Credit Agricole Indosuez, Fortis Bank, and Mizuho.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2101786416"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Financial modelling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> is the task of building an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng" dirty="0"/>
+              <a:t>abstract representation of a real world, financial situation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. This is a mathematical model designed to represent the performance of a financial asset, or portfolio of a business, project, or any other investment. Applications include cash flow analysis, cost of capital calculation, scenario planning, investment decision making, risk analysis, etc. FINPLAN is one such financial model, and in this module we will describe the model.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA"/>
-[...17 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>FINPLAN is an analytical tool for facilitating the financial analysis of power projects. It can be used to design a financing package of a power project, to evaluate alternative financing options, or to analyse various financial uncertainties associated with a project.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>It has other uses too. FINPLAN also can be used to analyse the impacts on projects of various fiscal incentives, or disincentives, adopted by the governments from time to time, such as tax holidays, carbon benefits, or penalties.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>FINPLAN is an accounting model that follows standard business accounting principles for recognizing, recording, measuring, and reporting an entity's financial transactions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...56 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The user manually optimizes the different sources of financing, capital structure, etc, in order to create the best financing plan out of given options.  </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140184603"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Being an accounting model, FINPLAN computes pro-forma financial statements, balance sheets, cash flows, and an income statement, which is also known as a profit and loss statement. They are computed annually and encompass the project life, starting from the time of initiation to the time of disposal of the project.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>A set of indicators, or financial ratios, are derived from these statements. FINPLAN also computes N.P.V and return on shareholders' equity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>All computations are done and results are presented at current prices, and in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>local currencies.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...41 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Uncertainties are addressed by performing sensitivity and scenario analyses on appropriately selected parameters.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1150483957"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="259" name="Shape 259"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>This slide presents the operational scheme of FINPLAN.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>FINPLAN inputs are divided into four sections: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Technical data, such as plant life, construction time and output. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Cost-related data that includes investment and operating expenses.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Economic and fiscal , such as inflation, exchange rates, and taxes</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>And, finally, financial data, such as various financing sources, loans, bonds, and equity.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>As outputs, FINPLAN provides the cash flows, computes net present values, and I.R.R. It also computes financial statements, such as the balance sheet and various financial ratios. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2897560237"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="271" name="Shape 271"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>FINPLAN can handle both types of financing, namely, corporate or balance sheet financing and project financing. These two types of financing are discussed in Lecture 2 – Basics of Finance , from slides 19 to 22. While doing balance sheet or corporate financing, FINPLAN models new projects as investment on new assets of the existing company. For project financing, a new project is modelled as a new company. All independent power projects (I.P.P) come under this type of financing mechanism. In developing countries, a large part of the power plant's components is imported from one or more foreign countries, which need to be paid in foreign currency. Therefore, considering foreign currency is important in financial analysis. In addition, foreign loans or financial assistance can support the power plant project. Foreign loans need to be repaid over a long period of time, upon which the exchange rate may go through significant changes. This has strong implications for a project's financial viability. For example, if domestic currency depreciates over time, then more domestic currency is needed to repay the same amount of foreign loan.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Therefore, FINPLAN allows options for considering one or multiple foreign currencies in the financial analysis. Data on current and future exchange rates are necessary. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>All computations are done at current prices and local currency. Therefore, for both balance sheet and project financing, data on current and future developments, of inflation rates for local currencies and foreign currencies, are required. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3504043135"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="284" name="Shape 284"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>A power plant earns revenue by selling its electricity output. An I.P.P, or a utility, may sell its output to one customer or a number of consumer groups at differentiated prices. This can be modelled in FINPLAN. Therefore, data on customer groups, volume of future electricity sales to different consumer groups, and corresponding prices are needed as input. There may be several other costs and income. Data on any other expenses of the power plant can be taken as general expenses. In some cases, royalties are involved, and data are needed. In the case of nuclear plants, the decommissioning cost is substantial, and costs data are needed. Utilities may have some income from trading, which can be included. Any other income, which has not been categorized anywhere, can be taken care of in the from of miscellaneous income.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696519767"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>We will now look at what are the aspects included in FINPLAN beginning with depreciation calculation methods. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Depreciation needs to be estimated to calculate tax benefits, as well as net asset value. The calculation method of depreciation is different in different countries. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Four standard depreciation calculation methods are included in FINPLAN. Users need to select the one appropriate to their own country. All these methods are described and compared in a separate lecture. Here we only discuss the data requirement. For linear or straight line depreciation, the data requirement is the depreciation period. For the Declining balance method, data on the percentage of assets value, assumed to be depreciated, should be given.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>For the sum-of-the year-digits method, data on the depreciation period are required. For declining balance,  switching to linear methods, both depreciation rate and depreciation period are needed. Further discussion on this will be carried out in the next lecture.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2388320884"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The input options available in FINPLAN are as follows.  The supply chain of the electricity industry in every country is subject to various taxes and duties, and sometimes subsidies also. Taxes include import duties, corporate taxes, and value added tax, etc. FINPLAN considers them in the financial analyses. However, data should be given to the model. Also, FINPLAN provides the option to select the possibility of tax losses to be carried forward for tax calculation in future years. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>There are various sources of financing from which the capital required for constructing the power project can be obtained. These include, export credit, commercial loans, bonds, equity, etc. Each has its own advantages and limits, as discussed earlier in Lecture 4. FINPLAN has choices for various options of financing sources and allows users to develop an optimal financing strategy, based on the data provided, for each of these options. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>As pointed out in the earlier, FINPLAN allows corporate or balance sheet financing. However, additional data are required on existing companies. This includes, existing balance sheet information, such as assets, existing loans, bonds etc., and existing tax losses of the company, depreciation for the existing assets and a few others data points.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1523935040"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The lecture will continue from the previous lecture to explain:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-318770" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-318770">
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Lato"/>
+              <a:buFont typeface="Lato,Sans-Serif"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>export credit options</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-318770" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-318770">
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Lato"/>
+              <a:buFont typeface="Lato,Sans-Serif"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-318770" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-318770">
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Lato"/>
+              <a:buFont typeface="Lato,Sans-Serif"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>the FINPLAN approach</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-318770" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-318770">
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Lato"/>
+              <a:buFont typeface="Lato,Sans-Serif"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4044192136"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The outputs from FINPLAN include projected financial statements, such as a profit and loss account, and a set of indicators, like N.P.V, I.R.R, and debt–equity ratio.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1926075361"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>A power project has multiple stakeholders, like sponsors, investors, lenders, and government and regulator. Each have different interests which can sometimes be conflicting. Therefore an acceptable financial plan should comply with multiple goals. It should maximize shareholder N.P.V and I.R.R and comply with minimum requirements of certain ratios at an electricity price acceptable by the government, or regulator or buyer.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>FINPLAN does not optimize the plan its own, and the modeller has to do it manually, with several iterations. Sometimes, one action improves one indicator but deteriorates another indicator. For example, with higher equity, the debt–equity ratio improves, but shareholders' N.P.V and I.R.R decline. Development of a financial plan acceptable to all stakeholders needs several iterations, with the appropriate choice of debt–equity injection profiles, selections of debt type, and so on.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013504229"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="352" name="Shape 352"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>FINPLAN may help to design a financial package. For example, it can help ascertain how much equity has to be injected and when in order to arrive at an appropriate leverage. It may answer how much return shareholders may expect. It will quantify the price of power needed to generate a minimum return to shareholders. It may help to answer, how sensitive the project is to exchange rate changes.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>FINPLAN as long-term tool and cannot take into account seasonal or monthly factors. Therefore, it cannot be used for day to day operation planning of the company. It cannot change a poor economic project into a successful one. It does not predict price of power or rates of interest; they are input to the model.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2000"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t>Further exploration of the FINPLAN model and its use are detailed in the Handouts.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="253766615"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="365" name="Shape 365"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="377" name="Shape 377"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Project companies often need to import plant or equipment necessary from other countries to construct and operate a project. To promote the business of their own companies, all industrialized countries and some emerging economies like China and Russia, who are the major exporters of plants and equipment, provide concessional financing facilities to the exporting companies through organizations called export credit agencies or E.C.A for short. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Through export credit agencies, or E.C.As, all O.E.C.D countries, and some emerging economies, provide concessional financing to promote the export of goods and services by their own companies. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The financing can take the form of credits, such as loans, credit insurance, and guarantees. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The risk on these credits, as well as insurance and guarantees, is borne by the sponsoring government. E.C.As limit this risk by being "closed" to risky countries. This means that they do not accept any risk from these countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>E.C.As use three methods to provide funds to the importing or exporting entity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Direct Lending: the E.C.A in this case is a bank, very often called an EXIM (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>EXport-IMport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) bank. Similar to a bank loan, the loan is provided upon the purchase of goods or services from businesses in the organizing country. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Financial Intermediary Loans: the E.C.A, in this case, lends funds to a financial intermediary, such as a commercial bank, that in turn loans the funds to the importing entity. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...55 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Interest Rate Equalization: Under an interest rate equalization, a commercial lender provides a loan to the importing entity at below market interest rates and in turn receives compensation from the E.C.A, for the difference between the below market rate and the prevailing market rate.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3257969696"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...59 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>There are two modes of providing credit, supplier’s credit, as well as, buyer’s credit. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This slide shows the Suppliers' Credit Scheme. In this scheme, E.C.A. gives the loans to the exporting company, or the equipment supplying company. The exporting company sells equipment and services to the importing company through a deferred payment scheme. The importing company makes the payment to the exporter, and the exporter, in turn pays back the E.C.A.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="382817713"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This slides shows the buyers' credit scheme. In this scheme, an E.C.A provides the loan directly to the buyer, or the importer, of the equipment and makes the payment to the exporter, for its supply. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="1200">
-[...14 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The importer repays the loan to the E.C.A.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1011942260"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Here are some examples of export agencies across the world. These include:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>The Export–Import Bank of the United States;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>Compagnie Française d'Assurance pour le Commerce </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0" err="1"/>
+              <a:t>Extérieur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t> (C.O.F.A.C.E);</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>Japan Bank for International Cooperation (J.B.I.C);</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>Korea EXIM Bank;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>E.X.I.A.R: Russian Agency for Export Credit and Investment Insurance;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" dirty="0"/>
+              <a:t>China Export &amp; Credit Insurance Corporation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1752467522"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...146 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>We will now explore export credit guidelines required for financial decision making. The entire financing activity of E.C.As in O.E.C.D countries is guided by a document signed by O.E.C.D members. This is known as O.E.C.D consensus. The O.E.C.D is the Organisation for Economic Co-operation and Development and has 37 member countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The aim of this O.E.C.D Consensus document is to ensure an orderly export–credit market by avoiding competitive battles between various countries seeking to offer the most favourable financial conditions for exports. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One can read more detail from the website given in the slide. The main guidelines are given in the next slide. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1106741851"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The main guidelines in the O.E.C.D consensus are:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Export credit granted is limited to 85% of the contract value, and therefore a cash down payment is required for the remaining 15%.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The maximum loan repayment period for non-nuclear power projects is 12 years, and this is extended to 18 years for nuclear power projects.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...165 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Repayment must be by constant instalments, at least every six months. These must begin no later than the sixth month after the performance test of the plant.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The interest rate applied cannot be lower than that calculated every month by the O.E.C.D. This rate is known as the C.I.R.R, or commercial interest reference rate, and it is equal to a 1% spread on the return of long-term government bonds in the same currency. It is revised on a monthly basis and can be obtained from the O.E.C.D website.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA"/>
-[...55 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Some additional information: Given the complicated mechanisms with which one must contend to obtain support from an E.C.A. I.e. compliance with the Consensus limits; greater complexity when there is an additional player in the project finance structure; high initial premiums to be paid to the E.C.A. It is worth resorting to these agencies only if there is no other way to attract commercial banks to finance the project.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2835705672"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -6693,24809 +3923,19494 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p34"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...115 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...235 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-ZA"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173531" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/trade/topics/export-credits/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/trade/topics/export-credits/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="90" name="Google Shape;90;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 2" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A721693-1250-4E01-B332-9B1011D87946}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1675" y="-22085"/>
             <a:ext cx="12188650" cy="6877050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="791396" y="3972727"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="750292" y="4311756"/>
             <a:ext cx="7414757" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 5 </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-ZA" sz="4400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="4400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CREDIT OPTIONS &amp; FINPLAN METHODOLOGY</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A4BC03-4AEC-4292-A338-B9F26FCEF7A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8969829" y="6080927"/>
             <a:ext cx="2743200" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56434113-B689-BF42-8D9C-B592F1992DE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6613819" y="4444288"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide1.mp3" id="95" name="Google Shape;95;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture5_Slide1.mp3" descr="Track5_Lecture5_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED73539-F928-1B43-97DE-271BABC6E871}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6685184" y="4515653"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559802330"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="4780" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="95"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="95"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="202" name="Google Shape;202;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.2.3 Syndicated Loans  </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.2 Export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p10"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9CCDA65-EB88-4AF4-B415-27B7D1E7B3C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="9884145" cy="1785104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Large commercial banks join together, sharing an agreed loan amount</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reduces default risk </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Bank taking lead is the lead manager</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Often includes multilateral banks and export credit agencies </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p10"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C82553-8198-0C4E-BF36-22E67641E97B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8452328" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide10.mp3" id="208" name="Google Shape;208;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide10.mp3" descr="Track5_Lecture5_Slide10.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E373FA-1154-3541-80FA-7D6147E62B5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8523693" y="745420"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="502301420"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="52271" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="208"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="208"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="214" name="Google Shape;214;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887216" y="1397013"/>
             <a:ext cx="6983156" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.4 Financing structure of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EnerBrasil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> wind power project (Brazil)  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.2 Export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram&#10;&#10;Description automatically generated" id="218" name="Google Shape;218;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F1E9FF-17EA-469A-97D1-3762D6E87B61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1805796" y="2123272"/>
             <a:ext cx="8594783" cy="3833532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p11"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31422918-FD6D-1945-8A7F-F3FB48B070BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8452328" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide11.mp3" id="220" name="Google Shape;220;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture5_Slide11.mp3" descr="Track5_Lecture5_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAEB8240-702A-F44A-AEE2-3759066FDCA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141685371"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="68519" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="220"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="220"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="225" name="Shape 225"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="226" name="Google Shape;226;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887216" y="1175765"/>
             <a:ext cx="5415613" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.2.5 Financing structure of the Phy My 3 Power Project (Vietnam)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="-209351"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.2 Export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram&#10;&#10;Description automatically generated" id="230" name="Google Shape;230;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC581107-D155-49D8-9E51-D3FF5A02A8BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1844300" y="1883651"/>
             <a:ext cx="7754318" cy="4485545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p12"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCA6A505-74C6-C847-8615-731A73665860}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8452328" y="572936"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide12.mp3" id="232" name="Google Shape;232;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture5_Slide12.mp3" descr="Track5_Lecture5_Slide12.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12677ED1-A0D1-794E-A8A8-D9B3A2064583}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8523693" y="644301"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="345496870"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="96731" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="232"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="232"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="237" name="Shape 237"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="238" name="Google Shape;238;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.3.1 FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p13"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B7A0CA-0E2D-4222-BCD8-916A55E3E6CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="5743466" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>An analytical and accounting tool to facilitate financial analysis of power projects.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>FINPLAN can:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
-[...26 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Design a financing package</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Evaluate alternative financing options</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Analyse uncertainties </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing text&#10;&#10;Description automatically generated" id="243" name="Google Shape;243;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 9" descr="A picture containing text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB031C1-CD0C-48E8-A6B0-44DBC5FDEB29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6097773" y="2029855"/>
             <a:ext cx="4612756" cy="3152708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p13"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D1D8BF1-AAE9-EA4D-8DF6-9F272285D871}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7292999" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide13.mp3" id="245" name="Google Shape;245;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture5_Slide13.mp3" descr="Track5_Lecture5_Slide13.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A219FDAE-5EF0-BB4A-8BEF-70DCE9E7F034}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7364364" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4045388283"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="90514" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="245"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="245"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="250" name="Shape 250"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="251" name="Google Shape;251;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p14"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.3.2 FINPLAN Methodology</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p14"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B7A0CA-0E2D-4222-BCD8-916A55E3E6CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="5235467" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A set of accounting statements on:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Assets and liabilities (Balance sheet)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Cash flow</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Income and expenditure </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(profit &amp; loss statement)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A set of indicators</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>NPV and equity IRR</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sensitivity analysis</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Scenario analysis </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="256" name="Google Shape;256;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C6A43A2-8A27-47D7-8173-ED1C5FBA0992}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6467960" y="1983610"/>
             <a:ext cx="4460928" cy="3471967"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p14"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B52304A1-9EDC-F548-ADA8-38E405EA475C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7292999" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide14.mp3" id="258" name="Google Shape;258;p14"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture5_Slide14.mp3" descr="Track5_Lecture5_Slide14.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A107B9F8-A666-5D41-9D9C-A218A3461BD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7364364" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4154792665"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="45426" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="258"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="258"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="263" name="Shape 263"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="264" name="Google Shape;264;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.3.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing diagram&#10;&#10;Description automatically generated" id="268" name="Google Shape;268;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 2" descr="A picture containing diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97483CA-D120-4679-BA7A-2530BABB7471}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
-[...2 lines deleted...]
-          <a:srcRect b="10000" l="311" r="4198" t="8611"/>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="311" t="8611" r="4199" b="10000"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1302590" y="1799489"/>
             <a:ext cx="9589842" cy="4591496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p15"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8147CC59-3341-FE48-B69E-959580671551}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7292999" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide15.mp3" id="270" name="Google Shape;270;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture5_Slide15.mp3" descr="Track5_Lecture5_Slide15.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14EBD8B0-6A93-8840-89A2-4C48CB62E479}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7364364" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="419267620"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="45113" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="270"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="270"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="276" name="Google Shape;276;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.3.4 Economic parameters </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p16"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48850B88-3365-4697-AD93-CBF127731823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="5743466" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Includes both Corporate Finance </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>and Project Finance</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign currency and exchange rates</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Inflation rates</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Local currency</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign currencies </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Text, letter&#10;&#10;Description automatically generated" id="281" name="Google Shape;281;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 9" descr="Text, letter&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EF4449F-3439-487F-98D1-27CB320AA000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6018029" y="1956391"/>
             <a:ext cx="4710221" cy="3131288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p16"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56E0902-7535-DF4E-818B-9DE6A1C16530}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7292999" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide16.mp3" id="283" name="Google Shape;283;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide16.mp3" descr="Track5_Lecture5_Slide16.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27892862-2BFD-024D-BC1B-B0981964FA00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7364364" y="736224"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3503298330"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="100336" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="283"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="283"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="289" name="Google Shape;289;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p17"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.3.5 Income &amp; Expenditure  </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.3 FINPLAN Approach</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p17"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48850B88-3365-4697-AD93-CBF127731823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="5010221" cy="2708434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Electricity sales and prices</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000" u="sng">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" u="sng" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Clients</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>: Customer group differentiated by prices</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000" u="sng">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" u="sng" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Sales</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>: Future electricity sales to different clients; </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000" u="sng">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" u="sng" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Prices:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> Price of electricity by clients and change in future </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p17"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0160843A-262C-423E-A9A6-006ADC888ED4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6422496" y="1986483"/>
             <a:ext cx="5743466" cy="2708434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Other expenditure and income</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>General expenses</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Royalties</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Decommissioning costs</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Trading income</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Miscellaneous incomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p17"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB5A97DC-6D8E-0441-8D5E-96EEAD41567D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7292999" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide17.mp3" id="296" name="Google Shape;296;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide17.mp3" descr="Track5_Lecture5_Slide17.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{461733D6-A514-3445-B596-10AD46315A76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7364364" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2144334267"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="56633" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="296"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="296"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="302" name="Google Shape;302;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p18"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.4.1 Selection of Depreciation Calculation Method</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="11897"/>
             <a:ext cx="5687327" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.4 Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p18"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48850B88-3365-4697-AD93-CBF127731823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="1986484"/>
             <a:ext cx="7856937" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Linear/Straight line</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Depreciation period</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Declining balance</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Percentage of asset value</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Sum-of-the-year-digits</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Depreciation period</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Declining switching to linear</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Depreciation period and depreciation rate</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p18"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA935456-8294-224D-810D-A0B41841B369}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6574542" y="346803"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide18.mp3" id="308" name="Google Shape;308;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide18.mp3" descr="Track5_Lecture5_Slide18.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8B6DBF-9644-4449-A5F9-872BF2A294C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6645907" y="418168"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="557276999"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="70817" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="308"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="308"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="314" name="Google Shape;314;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.4.2 FINPLAN input options </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="5921799" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.4 Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p19"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48850B88-3365-4697-AD93-CBF127731823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="1799578"/>
             <a:ext cx="3083654" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Incorporation of fiscal policy:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> Taxes &amp; subsidies:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Import duties</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Corporate Tax</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Value Added Tax</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Policy for tax-loss coverage </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p19"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5A50EC-9655-44F8-97E7-3697EB2AC902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4323402" y="1770823"/>
             <a:ext cx="3284937" cy="4862870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Sources of financing:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Export Credits</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Commercial Loans</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign &amp; Local</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Bonds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign &amp; Local</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Stand-by Loans</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Other (consumers' Contribution/Deposits)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p19"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F85057E9-EE7E-4A41-80C2-82A10320002A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7917742" y="1770823"/>
             <a:ext cx="3601238" cy="4401205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Needed for existing companies </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Balance sheet</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Existing Loans/bonds and outstanding amounts</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity, dividend and re-payment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Existing Tax Losses</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Depreciation for the existing assets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Others </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p19"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="12" name="Google Shape;263;p35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0D0AFD-DFA5-40EA-ADF5-F0B5F94D1591}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4292304" y="1880100"/>
             <a:ext cx="21577" cy="4145437"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p19"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="13" name="Google Shape;263;p35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44C59FD9-D5A0-4E93-BD29-38136B05DC3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7899103" y="1880099"/>
             <a:ext cx="21577" cy="4145437"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p19"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{645756C1-A00D-C344-AD3D-35E2A046D431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6574542" y="346803"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="324" name="Google Shape;324;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-8-10_21_26_17" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA2FABF-05C4-6A56-4327-A8EB768E1587}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6674121" y="446382"/>
             <a:ext cx="756372" cy="756372"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3455080142"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="84506" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="324"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="324"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-ZA" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6557CF9A-6914-444F-AC1E-3F0D640570C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835429" y="46372"/>
             <a:ext cx="7651304" cy="1361676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...14 lines deleted...]
-                </a:solidFill>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="18" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C955E120-6C4A-409B-B2BB-F331E08FAC4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865021" y="1425005"/>
             <a:ext cx="5993532" cy="3490271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will be able to:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="9CC2E5"/>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO1: Explore </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>export credit options</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: Understand </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
-[...4 lines deleted...]
-              <a:ea typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Grasp the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>FINPLAN approach</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4: Learn the aspects included in </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96BB86D4-5362-0847-A368-213EAA53FE82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6873021" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide2.mp3" id="110" name="Google Shape;110;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide2.mp3" descr="Track5_Lecture5_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18211322-AA70-FA40-9FE5-4CD99AB87C3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6938442" y="869304"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="14393" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="110"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="110"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="330" name="Google Shape;330;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p20"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.4.3 Set of FINPLAN outputs </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="6003442" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.4 Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p20"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5A50EC-9655-44F8-97E7-3697EB2AC902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887213" y="1687941"/>
             <a:ext cx="8360143" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Profit &amp; Loss Statement (Operating Account / Income Statement)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Cash Inflows and Outflows</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Balance Sheet (assets &amp; liabilities at a given point in time)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Financial Ratios (e.g., IRR, break-even point, debt–equity ratio)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Shareholders' Return (Net Present Value of the return on equity)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Project Finance Analysis (comparison of cash with debt) </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p20"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9DC76A5-1C41-2A49-99F3-504F42408BF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6574542" y="346803"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="336" name="Google Shape;336;p20"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="ttsMP3.com_VoiceText_2022-8-10_21_28_1" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45D1CEF1-B5E9-9224-594C-92C3CA96E8DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6711931" y="479221"/>
             <a:ext cx="680752" cy="680752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075021357"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="14863" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="336"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="336"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="341" name="Shape 341"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="342" name="Google Shape;342;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.4.4 Optimization Decisions in FINPLAN </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="6068756" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.4 Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p21"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48850B88-3365-4697-AD93-CBF127731823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="959101" y="1876805"/>
             <a:ext cx="4849604" cy="1638473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Multiple stakeholders:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Maximize shareholders NPV and IRR</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Compliance of minimum </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>requirement of:</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p21"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5A50EC-9655-44F8-97E7-3697EB2AC902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6364987" y="1869547"/>
             <a:ext cx="5326521" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Other choices include</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Debt–equity injection profiles</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Selection of debt type</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Debt repayment period within the specified limit</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Dividend pay-out ratio</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Choice of electricity price and growth </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity return profile</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p21"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A646197D-893C-4CAE-8ED3-EEE6D1B5DCF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="959099" y="3571004"/>
             <a:ext cx="4032559" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Debt–equity ratio</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...11 lines deleted...]
-              <a:spcBef>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Foreign exchange risk cover</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Debt Service Coverage Ratio (DSCR)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Acceptable Electricity Price</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p21"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="2" name="Google Shape;263;p35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{237E488A-026A-48C7-8509-00B91C6676F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6317047" y="1880100"/>
             <a:ext cx="21577" cy="4145437"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p21"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F329A455-9D14-3643-87B0-C1F003A73BAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6574542" y="346803"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="351" name="Google Shape;351;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="11" name="ttsMP3.com_VoiceText_2022-8-10_21_29_38" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0654A5C5-555B-021D-586A-2067B4E39310}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727076" y="497008"/>
             <a:ext cx="650461" cy="650461"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2708855643"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="62850" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="351"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="351"/>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="356" name="Shape 356"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="357" name="Google Shape;357;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1397013"/>
             <a:ext cx="9007127" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.4.5 FINPLAN can and cannot do </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="6036099" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.4 Aspects included in FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p22"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5A50EC-9655-44F8-97E7-3697EB2AC902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887213" y="2087124"/>
             <a:ext cx="4693917" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>FINPLAN may help answer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Equity needed to have </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>an appropriate leverage</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Return shareholders may expect</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Price of power to provide a minimum return to shareholders</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Sensitivity of the project to </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>exchange rate changes...</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p22"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F67DF43-EF1C-44C3-9F78-E9EB1AAE1746}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6019929" y="2087124"/>
             <a:ext cx="4693917" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>FINPLAN cannot </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Take into account seasonal factors</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Change a poor economic project into a successful company</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Predict price of power or rate of interest </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p22"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9C81A4-595E-3A40-88D3-5E555017B64B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6574542" y="346803"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide22.mp3" id="364" name="Google Shape;364;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide22.mp3" descr="Track5_Lecture5_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3850E310-12D8-A04F-B1AE-E21398C7E1BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6645907" y="418168"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4189154591"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="51957" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="364"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="364"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="370" name="Google Shape;370;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D3FBE9F-79B8-C746-B3F0-7CBF61D5405E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p23"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8527E23-AB33-467B-A798-4EFBB116C815}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9907675" y="5896707"/>
             <a:ext cx="2066058" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>CCG courses (this will take you to the website link </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="800">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>http://www.ClimateCompatibleGrowth.com/teachingmaterials)</a:t>
             </a:r>
-            <a:endParaRPr sz="800">
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans "/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
+              <a:latin typeface="Open Sans "/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p23"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0665CEB9-D3A4-4350-8BB2-9EA9960925BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9003323" y="4631317"/>
             <a:ext cx="2684585" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-ZA" sz="800">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-              <a:t>Money A., Fanaian S. Pop M., Berdellans I., </a:t>
+              </a:rPr>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> I., </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              </a:rPr>
+              <a:t>Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-              <a:t>Tot M., Welsch M., Tan N., 2021. Lecture 5: Credit </a:t>
+              </a:rPr>
+              <a:t>Tot M., Welsch M., Tan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>., 2021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Lecture 5: Credit </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...6 lines deleted...]
-              <a:rPr i="1" lang="en-ZA" sz="800">
+              </a:rPr>
+              <a:t>Options &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-ZA" sz="800">
+              </a:rPr>
+              <a:t>Finplan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> Methodology, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t> Release Version 1.0.  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              </a:rPr>
+              <a:t>[online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> and International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-ZA" sz="800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-ZA" sz="800">
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Atomic Energy Agency.</a:t>
             </a:r>
-            <a:endParaRPr sz="800">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p23"/>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F25666E-3D78-DE4B-BD1E-7E74FFC1B866}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="374" name="Google Shape;374;p23">
+            <p:cNvPr id="7" name="Rounded Rectangle 6">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3361E27C-7E1E-684B-B183-14CC6640D8B8}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="375" name="Google Shape;375;p23"/>
+            <p:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8579404-387D-424F-A804-15F720D468B2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-ZA" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="376" name="Google Shape;376;p23">
+            <p:cNvPr id="10" name="Rounded Rectangle 9">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49899379-A4F0-5142-AB3A-537BED8D013D}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844424903"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="381" name="Google Shape;381;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1411390"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.1. Export Credit </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="11897"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.1 Export Credit Options </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B70A241-8C2B-48CC-85FA-DE024DC332AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="973478" y="2043993"/>
+            <a:ext cx="9208410" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Export Credit Agency (ECA)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="9DC3E6"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Concessional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> financing to promote export of goods and service by their own companies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The financing can take the form of credits (e.g., loan), credit insurance, and guarantees</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{743B39FB-4C88-9849-8326-CFDC1703A1C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7852735" y="797939"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-        </p:nvSpPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide3.mp3" descr="Track5_Lecture5_Slide3.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B857367A-D458-1949-8864-792AEA28AE66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="7924100" y="869304"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...29 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="66429" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="116" name="Google Shape;116;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.1 ECAs use three methods:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.1 Export Credit Options </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B70A241-8C2B-48CC-85FA-DE024DC332AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="2043993"/>
-            <a:ext cx="9208410" cy="1938992"/>
+            <a:ext cx="8504468" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Direct Lending: similar to a bank loan, whereby the loan is provided upon the purchase of goods or services from businesses in the organizing country.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="9DC3E6"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="sng" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...21 lines deleted...]
-              <a:spcBef>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Financial Intermediary Loans: the ECA lends funds to a financial intermediary, such as a commercial bank, that in turn loans the funds to the importing entity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Interest Rate Equalization: a commercial lender provides a loan to the importing entity at below market interest rates and in turn receives compensation from the ECA for the interest differentials </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABBE07A-5174-DB43-9A2B-A5799162A384}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7852735" y="797939"/>
+            <a:off x="7974563" y="696434"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide3.mp3" id="122" name="Google Shape;122;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide4.mp3" descr="Track5_Lecture5_Slide4.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59B2EE5B-22EB-D142-A08F-906F9A8199C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7924100" y="869304"/>
+            <a:off x="8045928" y="764186"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1396205794"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="53786" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="122"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="122"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="128" name="Google Shape;128;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p4"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.3 Suppliers' Credit Scheme</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.1 Export Credit Options </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E52068E-56EA-4EAF-A549-2640AD21F57D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="973478" y="2043993"/>
-            <a:ext cx="8504468" cy="3170099"/>
+            <a:off x="2251495" y="2414663"/>
+            <a:ext cx="7689010" cy="3049466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...103 lines deleted...]
-          <p:cNvPr id="133" name="Google Shape;133;p4"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2B6E406-65ED-6A45-9D28-C668AFAA4958}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7974563" y="696434"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide4.mp3" id="134" name="Google Shape;134;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-8-10_21_19_44" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{559819A4-C82C-FD67-516F-613BCC76D9C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8045928" y="764186"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="8088865" y="810736"/>
+            <a:ext cx="726926" cy="726926"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484258821"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="30876" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="134"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="134"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="140" name="Google Shape;140;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.4 Buyers' Credit Scheme</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.1 Export Credit Options </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram&#10;&#10;Description automatically generated" id="144" name="Google Shape;144;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AE73D06-1212-419F-8A13-19512344C41A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2251495" y="2414663"/>
-            <a:ext cx="7689010" cy="3049466"/>
+            <a:off x="2840966" y="2231340"/>
+            <a:ext cx="6524444" cy="3257961"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1141BE15-71B1-7C45-8C32-A185FFA9FDB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7974563" y="696434"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="146" name="Google Shape;146;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide6.mp3" descr="Track5_Lecture5_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DD5E81E-79AF-D840-B944-11A238183920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8088865" y="810736"/>
-            <a:ext cx="726926" cy="726926"/>
+            <a:off x="8045928" y="767799"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2009769035"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="19879" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="146"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="146"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="152" name="Google Shape;152;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p6"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.5 Export Credit Agencies</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.1 Export Credit Options </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B70A241-8C2B-48CC-85FA-DE024DC332AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2840966" y="2231340"/>
-            <a:ext cx="6524444" cy="3257961"/>
+            <a:off x="973478" y="2043993"/>
+            <a:ext cx="9208410" cy="2708434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Export–Import Bank of the United States</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="9DC3E6"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Compagnie Française d'Assurance pour le Commerce </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Extérieur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (COFACE)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Japan Bank for International Cooperation (JBIC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Korea EXIM Bank</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EXIAR: Russian Agency for Export Credit and Investment Insurance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>China Export &amp; Credit Insurance Corporation </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBFF5D94-88BB-5C45-B914-851C572EACF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7974563" y="696434"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide6.mp3" id="158" name="Google Shape;158;p6"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide7.mp3" descr="Track5_Lecture5_Slide7.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B643BDD4-87D4-7143-88A1-859CBDACCBE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8045928" y="767799"/>
+            <a:off x="8045928" y="764186"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="462437244"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="32835" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="158"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="158"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="164" name="Google Shape;164;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.1. OECD Consensus</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Export credit guidelines</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p7"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B70A241-8C2B-48CC-85FA-DE024DC332AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="973478" y="2043993"/>
-            <a:ext cx="9208410" cy="2708434"/>
+            <a:ext cx="10110638" cy="2092881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              </a:solidFill>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The OECD website provides the document known as the OECD consensus at   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://www.oecd.org/trade/topics/export-credits/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Under quick links on this website you can find important information within: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>"Country Risk Classification"</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...63 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>"MPR rates"</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p7"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E78B23-AD96-164C-A7C9-1BBA226B8AE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7974563" y="696434"/>
+            <a:off x="8452328" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide7.mp3" id="170" name="Google Shape;170;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide8.mp3" descr="Track5_Lecture5_Slide8.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAFD292D-5E59-4947-B4CA-BD6B0777E05D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8045928" y="764186"/>
+            <a:off x="8523693" y="742275"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85ED4504-48E6-34CD-0208-34DE49A4B612}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3996175" y="3742786"/>
+            <a:ext cx="6304646" cy="2552217"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Straight Arrow Connector 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406A38FD-D27D-AD1D-9BED-CF8417DBDC50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="9817116" y="5364112"/>
+            <a:ext cx="967409" cy="265044"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57150">
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="66611154"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="50233" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="170"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="170"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="176" name="Google Shape;176;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p8"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-ZA" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.2 Main guidelines for the OECD consensus </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>5.2 Export credit guidelines</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p8"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9CCDA65-EB88-4AF4-B415-27B7D1E7B3C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="973478" y="2043993"/>
-            <a:ext cx="10110638" cy="2092881"/>
+            <a:off x="973478" y="1986484"/>
+            <a:ext cx="9884145" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...24 lines deleted...]
-            <a:endParaRPr sz="2000">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Export credit amount is limited to 85% of the contract value, and cash down payment is required for the remaining 15%; </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="9DC3E6"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The loan repayment period for non-nuclear power projects is 12 years, and is extended to 18 years for nuclear power projects</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...9 lines deleted...]
-              <a:spcBef>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Repayment must be by constant, at least six monthly, instalments that must begin no later than six months after performance tests of the plant;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-ZA" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The interest rate applied cannot be lower than that calculated every month by the OECD. This rate is known as the CIRR (Commercial Interest Reference Rate) and is equal to a 1% spread on the return of the long-term government bonds in the same currency.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p8"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD102615-F9F2-4C48-A7CA-D6D7FA780BE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8452328" y="670910"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture5_Slide8.mp3" id="182" name="Google Shape;182;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture5_Slide9.mp3" descr="Track5_Lecture5_Slide9.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D76EA7-C7FB-C54D-8FE0-4C1636CF199C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8523693" y="742275"/>
+            <a:off x="8523693" y="748336"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...51 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63098892"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="82390" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="182"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="182"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-          </p:childTnLst>
-[...530 lines deleted...]
-            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D29B9395-97C2-4150-B149-A018FBA03C26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4478</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>288</Paragraphs>
+  <Slides>23</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>22</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Lato,Sans-Serif</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans </vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>