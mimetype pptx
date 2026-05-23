--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -335,51 +335,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="lUcJrCUyy+K3Awgda4U4WA==" hashData="CDVxRHFIdMUD/GD0NJ3zEbdB0jtIdhNgag7DOmT0+HqEljCG7x6b7RG6Umij8x93YnQUI4D9ZG+TeWB2AXNynA=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
@@ -1153,243 +1153,208 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="70168" autoAdjust="0"/>
+    <p:restoredTop sz="66239" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="33" d="100"/>
+          <a:sy n="33" d="100"/>
         </p:scale>
-        <p:origin x="1901" y="269"/>
+        <p:origin x="1920" y="256"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}" dt="2025-07-07T14:27:50" v="1199" actId="20577"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T17:04:39.458" v="23" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modNotesTx">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}" dt="2025-07-07T14:27:50" v="1199" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:58:47.112" v="12" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1307604356" sldId="296"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:57:57.154" v="7" actId="478"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1307604356" sldId="296"/>
-            <ac:spMk id="2" creationId="{D5652435-BC38-0DB3-9642-FE6E93C8DF88}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="6" creationId="{A073923E-9F2E-060A-DBBD-1FDC558A30CA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:58:47.112" v="12" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1307604356" sldId="296"/>
-            <ac:spMk id="4" creationId="{6CAB21A0-F127-1DEE-A180-99BBC7070AEC}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="9" creationId="{5F08A8C1-2F72-FA8E-8230-334EF9B20B0F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}" dt="2025-07-05T18:14:19.763" v="1140" actId="113"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:54:59.029" v="3" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1367336317" sldId="297"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:54:52.953" v="1" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1367336317" sldId="297"/>
+            <ac:picMk id="4" creationId="{76BA51FA-F790-F7D6-5D47-843C627AC1C7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:54:59.029" v="3" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1367336317" sldId="297"/>
+            <ac:picMk id="5" creationId="{8B2A9D88-E05F-6E7B-6799-23DEBC987874}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}" dt="2025-07-05T18:12:41.348" v="631" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:59:28.475" v="16" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3662688013" sldId="300"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:56:19.740" v="4" actId="478"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3662688013" sldId="300"/>
-            <ac:spMk id="5" creationId="{FE79E04F-FB24-4099-2AA6-A9250F88AA19}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="8" creationId="{389C95AE-FCBC-4CBB-1ACB-1BA5A00D284A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:59:28.475" v="16" actId="14100"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3662688013" sldId="300"/>
-            <ac:spMk id="7" creationId="{5FC81A60-EC91-FA69-81E7-58D2C5506373}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="9" creationId="{4E6366BB-F6C7-8D74-41AF-B2BA8C17D973}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{C8829E56-EA28-480B-8E30-FFE8FF130EB4}" dt="2025-07-05T18:14:54.386" v="1182" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T17:04:39.458" v="23" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3355216325" sldId="301"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:56:21.804" v="5" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3355216325" sldId="301"/>
+            <ac:picMk id="6" creationId="{1016BDB3-04B1-71F5-ACB9-C7653D1F1D90}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T17:04:08.924" v="20" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3355216325" sldId="301"/>
+            <ac:picMk id="7" creationId="{ACA5BC24-6AED-FB71-9701-701A753D7D92}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T17:04:39.458" v="23" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3355216325" sldId="301"/>
+            <ac:picMk id="8" creationId="{C611B3B4-3D4A-8B76-F18D-DD025795F5EB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}" dt="2024-09-09T11:36:48.675" v="27" actId="20577"/>
+      <pc:sldChg chg="delSp mod delAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:56:52.168" v="6" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2963399155" sldId="271"/>
+          <pc:sldMk cId="1042780877" sldId="304"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:56:52.168" v="6" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1042780877" sldId="304"/>
+            <ac:picMk id="7" creationId="{0F675025-377D-777B-9910-C99C08CB6526}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldMasterChg chg="modSldLayout">
-[...65 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
@@ -18127,55 +18092,55 @@
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585632" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/irenaimages/37369103921/in/photostream/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/2.0/uk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/127932406@N06/37112891130" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/127932406@N06/37321904296" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourworldindata.org/grapher/share-of-rural-population-with-electricity-access-vs-share-of-total-population-with-electricity-access?tab=chart&amp;time=latest&amp;country=&amp;region=World" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/2.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.creativecommons.org/photos/8286f005-302f-4d8f-9a27-c2b47d0b46e7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4585632#.YEZrT2j7Q2x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4585632#.YEZrT2j7Q2x" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourworldindata.org/grapher/solar-pv-prices-vs-cumulative-capacity" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
@@ -20519,172 +20484,172 @@
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Operational Life: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>25 years</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="synthesize (8)">
+          <p:cNvPr id="9" name="synthesize (9)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{389C95AE-FCBC-4CBB-1ACB-1BA5A00D284A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6366BB-F6C7-8D74-41AF-B2BA8C17D973}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6905110" y="175454"/>
-            <a:ext cx="1135654" cy="1135654"/>
+            <a:off x="6905110" y="216456"/>
+            <a:ext cx="1076840" cy="1076840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3662688013"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="71568" fill="hold"/>
+                                        <p:cTn id="6" dur="80616" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="8"/>
+                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D5595E-471F-E12F-2935-68E7940845BF}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -21117,172 +21082,172 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="753869" y="1549379"/>
             <a:ext cx="10561835" cy="4718038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize (9)">
+          <p:cNvPr id="8" name="synthesize (10)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1016BDB3-04B1-71F5-ACB9-C7653D1F1D90}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C611B3B4-3D4A-8B76-F18D-DD025795F5EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6905110" y="119169"/>
-            <a:ext cx="1236217" cy="1236217"/>
+            <a:off x="6905110" y="231122"/>
+            <a:ext cx="1012310" cy="1012310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355216325"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="69192" fill="hold"/>
+                                        <p:cTn id="6" dur="96888" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="8"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -24651,195 +24616,73 @@
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>(Data source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>Pappis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t> et al. (2019) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Energy Projections for African Countries</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...36 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1042780877"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...82 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E5D13DC-6CFF-C054-A4EB-76C14D1AAC22}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -29875,172 +29718,172 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t> et al. (2019) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Energy Projections for African Countries</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize (3)">
+          <p:cNvPr id="9" name="synthesize (8)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A073923E-9F2E-060A-DBBD-1FDC558A30CA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F08A8C1-2F72-FA8E-8230-334EF9B20B0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6711351" y="95135"/>
-            <a:ext cx="1100906" cy="1100906"/>
+            <a:off x="6559550" y="253420"/>
+            <a:ext cx="1079500" cy="1079500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1307604356"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="65712" fill="hold"/>
+                                        <p:cTn id="6" dur="72576" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6ED418-73AF-D7C9-0284-E3FB15AB2FC1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -30476,172 +30319,172 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="742948" y="1585911"/>
             <a:ext cx="10587184" cy="4699217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize (4)">
+          <p:cNvPr id="5" name="synthesize (7)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76BA51FA-F790-F7D6-5D47-843C627AC1C7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B2A9D88-E05F-6E7B-6799-23DEBC987874}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6556075" y="114383"/>
-            <a:ext cx="1152306" cy="1152306"/>
+            <a:off x="6574118" y="186017"/>
+            <a:ext cx="1010024" cy="1010024"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1367336317"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="61344" fill="hold"/>
+                                        <p:cTn id="6" dur="88200" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -32374,97 +32217,98 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -32548,50 +32392,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -32649,105 +32498,90 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F4CC88A-5F55-4F46-B62E-B7ADD67CA314}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28D9B4C-5627-49E0-90E8-75295CF867B4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>4690</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>160</Paragraphs>
   <Slides>21</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>15</MMClips>
+  <MMClips>14</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="28" baseType="lpstr">