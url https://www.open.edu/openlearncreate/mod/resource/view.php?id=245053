--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,4888 +1,5089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...53 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId18"/>
+    <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...14 lines deleted...]
-    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
+    <p:sldId id="269" r:id="rId19"/>
+    <p:sldId id="270" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="272" r:id="rId22"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...6 lines deleted...]
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Helvetica Neue"/>
       <p:regular r:id="rId23"/>
       <p:bold r:id="rId24"/>
       <p:italic r:id="rId25"/>
       <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-      <p:boldItalic r:id="rId28"/>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId27"/>
+      <p:bold r:id="rId28"/>
+      <p:italic r:id="rId29"/>
+      <p:boldItalic r:id="rId30"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId31" roundtripDataSignature="AMtx7mgs1XiIq1lSYAo9o6oNuWxcDeDQIQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId31" roundtripDataSignature="AMtx7mjzQSdRCmuU2T7ZN4ZXkPcxVV2zwA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...11 lines deleted...]
-</p:presentationPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
-[...5 lines deleted...]
-</p:viewPr>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{541F177F-FD43-4A0C-9DE4-595408DFF051}">
+  <a:tblStyle styleId="{541F177F-FD43-4A0C-9DE4-595408DFF051}" styleName="Table_0">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:font>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:font>
+        <a:srgbClr val="000000"/>
+      </a:tcTxStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcTxStyle/>
+    </a:band1H>
+    <a:band2H>
+      <a:tcTxStyle/>
+    </a:band2H>
+    <a:band1V>
+      <a:tcTxStyle/>
+    </a:band1V>
+    <a:band2V>
+      <a:tcTxStyle/>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle/>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle/>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle/>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcTxStyle/>
+    </a:seCell>
+    <a:swCell>
+      <a:tcTxStyle/>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle/>
+    </a:firstRow>
+    <a:neCell>
+      <a:tcTxStyle/>
+    </a:neCell>
+    <a:nwCell>
+      <a:tcTxStyle/>
+    </a:nwCell>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId31" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3dc49881616_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3dc49881616_0_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 255"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;g3dc49881616_0_257:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3dc49881616_0_257:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;g3dc49881616_0_257:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:schemeClr val="dk1"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE"/>
-              <a:t>10</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 267"/>
+        <p:cNvPr id="308" name="Shape 308"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3dc49881616_0_280:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;g3dc49881616_0_280:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3dc49881616_0_280:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 287"/>
+        <p:cNvPr id="327" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3dc49881616_0_298:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3dc49881616_0_298:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;g3dc49881616_0_298:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 307"/>
+        <p:cNvPr id="346" name="Shape 346"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3dc49881616_0_316:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g3dc49881616_0_316:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3dc49881616_0_316:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 316"/>
+        <p:cNvPr id="361" name="Shape 361"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g3b6c88f2f49_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;g3dc49881616_0_330:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g3b6c88f2f49_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3dc49881616_0_330:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g3b6c88f2f49_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;g3dc49881616_0_330:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 326"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;g3dc49881616_0_346:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="380" name="Google Shape;380;g3dc49881616_0_346:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...2 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3dc49881616_0_346:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="389" name="Shape 389"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;g3dc49881616_0_365:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="391" name="Google Shape;391;g3dc49881616_0_365:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 332"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g3b6c88f2f49_0_45:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;g3dc49881616_0_356:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g3b6c88f2f49_0_45:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g3dc49881616_0_356:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g3b6c88f2f49_0_45:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3dc49881616_0_356:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>16</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3dc49881616_0_74:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3dc49881616_0_74:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3dc49881616_0_74:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 59"/>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3dc49881616_0_85:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3dc49881616_0_85:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>      </a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3dc49881616_0_85:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>3</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 76"/>
+        <p:cNvPr id="112" name="Shape 112"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3dc49881616_0_91:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3dc49881616_0_91:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>A load profile expresses the distribution of demand occurrence</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>throughout the year as a share of the total. To generate these profiles, the tool</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>requires both the year split and an hourly demand profile for each demand</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>type. Hourly profiles for a selection of key demands are preloaded in the MDI</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>and can be accessed in the Profiles folder.      </a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3dc49881616_0_91:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 107"/>
+        <p:cNvPr id="129" name="Shape 129"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p10:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3dc49881616_0_107:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p10:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3dc49881616_0_107:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p10:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3dc49881616_0_107:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 148"/>
+        <p:cNvPr id="160" name="Shape 160"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p12:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g3dc49881616_0_137:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p12:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;g3dc49881616_0_137:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>      </a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p12:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g3dc49881616_0_137:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 176"/>
+        <p:cNvPr id="201" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3dc49881616_0_177:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3dc49881616_0_177:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>      </a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3dc49881616_0_177:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 190"/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3dc49881616_0_204:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;g3dc49881616_0_204:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;g3dc49881616_0_204:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 231"/>
+        <p:cNvPr id="243" name="Shape 243"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;g3dc49881616_0_217:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;g3dc49881616_0_217:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;g3dc49881616_0_217:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p37"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -4961,20072 +5162,33122 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p17"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...418 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...380 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
-[...1272 lines deleted...]
-        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;p16"/>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...3 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-[...2 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;g3dc49881616_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
-            <a:ext cx="4175392" cy="1837316"/>
+            <a:off x="7520017" y="4698639"/>
+            <a:ext cx="4175394" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p2"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3dc49881616_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
-            <a:ext cx="5033481" cy="307777"/>
+            <a:off x="2695478" y="826874"/>
+            <a:ext cx="5033400" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p2"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3dc49881616_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="1017338"/>
-            <a:ext cx="7587564" cy="2123658"/>
+            <a:off x="2719347" y="2390025"/>
+            <a:ext cx="5784900" cy="1569900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>LECTURE 3 </a:t>
+              <a:t>LECTURE </a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="3200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" lang="sv-SE" sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
               </a:rPr>
               <a:t>Buildings in the CLEWs++ concept</a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3dc49881616_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>RECOMMENDED CITATION: Avgerinopoulos, G., Tot, M., and Flint-Smith, A. (2026). 'Lecture 3: Buildings in the CLEWs++ concept'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="4151C3"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 259"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p32"/>
+          <p:cNvPr id="289" name="Google Shape;289;g3dc49881616_0_257"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11280600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...2 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>10</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>Commercial and public services sector – Electricity flow diagram</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="012069"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;p32"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3dc49881616_0_257"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="5385600" y="1396800"/>
+            <a:ext cx="6176700" cy="4710000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>Calibration and key aspects to consider</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The allocation of electricity use within the commercial and public services sector in the CLEWs++ concept are structured to </a:t>
             </a:r>
-            <a:endParaRPr sz="2800"/>
-[...49 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>From energy balances to calibration</a:t>
+              <a:t>distinguish electricity used for heating (services heating with Heat Pumps and with resistive heater) and all other uses (services unit).</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> This separation is critical for accurately reflecting the diverse and often high electricity demand in service sector buildings. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy balances typically report entire fuel use in households/service sector. Therefore, splitting this into heating, cooking etc. requires additional data mining/assumptions</a:t>
+              <a:t>The services unit box </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>includes electricity used for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> lighting, office equipment, cooling, ventilation, elevators, and other essential operations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> that keep public and commercial facilities running.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>These uses </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>can represent a significant portion of electricity consumption, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>particularly in urban areas and in facilities operating for extended hours, such as hospitals, government offices, and retail spaces.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Capturing this category explicitly enables the model to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>analyse trends in service sector electrification, assess the impacts of efficiency improvements, and evaluate demand-side management strategies. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While currently grouped for simplicity, future model updates could disaggregate the services unit further to account for growing demands like digital infrastructure and cooling, especially in regions experiencing rapid development and urbanisation.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
-[...45 lines deleted...]
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p32"/>
+          <p:cNvPr id="291" name="Google Shape;291;g3dc49881616_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4702578" y="1188720"/>
-            <a:ext cx="3153642" cy="2207522"/>
+            <a:off x="2428215" y="2032538"/>
+            <a:ext cx="1610400" cy="477900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent5"/>
+            <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Services </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Heating load profiles</a:t>
+              <a:t>heating </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heat Pumps</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1537190" y="2259263"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3dc49881616_0_257"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2428215" y="2655006"/>
+            <a:ext cx="1610400" cy="709200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>For heating, load profiles are a combination the seasonal degree-day profile with the daily use profile. This typically gives a capacity factor of 20-30% for heating systems. In reality though, that should be 4-6% (and maybe twice as high for heat pumps) as they are designed for the coldest hour to ever be recorded and also tend to be oversized. This can be captured by adjusting the Capacity To Activity Unit</a:t>
+              <a:t>Services heating </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>with resistive heater</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1535315" y="3020163"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3dc49881616_0_257"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2428215" y="3571338"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Services unit</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1537190" y="3798063"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4222071" y="2655000"/>
+            <a:ext cx="608700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28475">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="39855" rotWithShape="0" dir="5400000" dist="19927">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3dc49881616_0_257"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="760328" y="2749119"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p32"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="299" name="Google Shape;299;g3dc49881616_0_257"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8569728" y="1188720"/>
-            <a:ext cx="3153642" cy="2207520"/>
+            <a:off x="4175465" y="2379100"/>
+            <a:ext cx="481200" cy="276000"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...9 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45525" lIns="91100" spcFirstLastPara="1" rIns="91100" wrap="square" tIns="45525">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1196"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1195" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Costs in housing vs services</a:t>
+              <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1394" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
-[...118 lines deleted...]
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1535190" y="2265800"/>
+            <a:ext cx="600" cy="1548300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="646165" y="3020981"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4048315" y="3848258"/>
+            <a:ext cx="610800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p32"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="303" name="Google Shape;303;g3dc49881616_0_257"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6583722" y="3721231"/>
-            <a:ext cx="3153642" cy="2207521"/>
+            <a:off x="4001540" y="3571338"/>
+            <a:ext cx="655200" cy="276900"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...2 lines deleted...]
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4038608" y="2271508"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
-              <a:srgbClr val="000D2C"/>
+              <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4038608" y="3020183"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;g3dc49881616_0_257"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4200203" y="2259272"/>
+            <a:ext cx="0" cy="775500"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;g3dc49881616_0_257"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1900365" y="4651831"/>
+            <a:ext cx="2666100" cy="954300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy efficiency</a:t>
+              <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy efficiency in the form of supply is captured endogenously in a CLEWs++ model through the technoeconomic input of the end-use technologies. Demand side though (stemming mostly from either better insulation or more efficient user behaviour) needs to be analysed exogenously and proxied by reducing the final demand. When there is a cost associated with that (e.g. for insulation), that is usually not captured in the model and needs to be accounted for in result post-processing</a:t>
+              <a:t>A = Electricity for services</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...77 lines deleted...]
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>All housing related demands should grow with population, but that is not the whole story. As GDP per capita grows, energy consumption tends to also grow. There are limits, nevertheless. For example, demand for heating saturates as it wouldn’t be sensible to increase beyond a certain point. With services, while GDP is the main driver, things are not linear. Econometrics is the optimal way to project demand</a:t>
+              <a:t>B = Services heating</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Services unit activities</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 271"/>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p33"/>
+          <p:cNvPr id="313" name="Google Shape;313;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p33"/>
+          <p:cNvPr id="314" name="Google Shape;314;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...52 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Main technologies and their characteristics – Heating (1/2)</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p33"/>
+          <p:cNvPr id="315" name="Google Shape;315;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="620575" y="3429000"/>
+            <a:off x="668747" y="3420000"/>
             <a:ext cx="2188200" cy="2462700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Typically (and depending on the gas price) this is the lowest cost option when no emission constraints/price are considered. Its expansion may be limited by gas network availability, which can be considered through model constraints.</a:t>
+              <a:t>Typically (and depending on the gas price) this can be </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>a low-cost option when no emission constraints/price are considered. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Its expansion may be limited by gas network availability, which can be considered through model constraints.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p33"/>
+          <p:cNvPr id="316" name="Google Shape;316;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1185197" y="1387734"/>
+            <a:off x="1185197" y="1221960"/>
             <a:ext cx="1155300" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Gas boiler</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p33"/>
+          <p:cNvPr id="317" name="Google Shape;317;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3617920" y="1405218"/>
+            <a:off x="3947512" y="1221960"/>
             <a:ext cx="1155300" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Oil boiler</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p33"/>
+          <p:cNvPr id="318" name="Google Shape;318;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6549733" y="1405216"/>
-            <a:ext cx="1155384" cy="677108"/>
+            <a:off x="6709827" y="1221960"/>
+            <a:ext cx="1155300" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Coal boiler</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p33"/>
+          <p:cNvPr id="319" name="Google Shape;319;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9472225" y="1411275"/>
+            <a:off x="9472225" y="1221960"/>
             <a:ext cx="1667400" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Biomass boiler</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="280" name="Google Shape;280;p33" descr="A blue and white icon&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue and white icon&#10;&#10;AI-generated content may be incorrect." id="320" name="Google Shape;320;g3dc49881616_0_280"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1185197" y="1786512"/>
+            <a:off x="1211618" y="1620736"/>
             <a:ext cx="1407258" cy="1407258"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="281" name="Google Shape;281;p33" descr="A blue and purple device with a dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue and purple device with a dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue dial and a blue&#10;&#10;AI-generated content may be incorrect." id="321" name="Google Shape;321;g3dc49881616_0_280"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3698941" y="1720238"/>
+            <a:off x="3873450" y="1620736"/>
             <a:ext cx="1407258" cy="1407258"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="282" name="Google Shape;282;p33" descr="A yellow fire place with a black background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A yellow fire place with a black background&#10;&#10;AI-generated content may be incorrect." id="322" name="Google Shape;322;g3dc49881616_0_280"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6325825" y="1596233"/>
+            <a:off x="6453835" y="1460568"/>
             <a:ext cx="1667368" cy="1667368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="283" name="Google Shape;283;p33" descr="A blue stove with a fire inside&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue stove with a fire inside&#10;&#10;AI-generated content may be incorrect." id="323" name="Google Shape;323;g3dc49881616_0_280"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9572182" y="1756399"/>
+            <a:off x="9572183" y="1560511"/>
             <a:ext cx="1467483" cy="1467483"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p33"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3349898" y="3429000"/>
-            <a:ext cx="1975800" cy="2832300"/>
+            <a:off x="3534589" y="3420000"/>
+            <a:ext cx="1975800" cy="3047700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>In the vast majority of cases, this is a less cost-effective option than gas boilers. While vintage stock may be quite large in certain countries, new investments are less common and only an option if gas network is not available.</a:t>
+              <a:t>In the vast majority of cases, this is a </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>less cost-effective option than gas boilers. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While vintage stock may be quite large in certain countries, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>new investments are less common</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and usually an option only if a gas network is not available.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p33"/>
+          <p:cNvPr id="325" name="Google Shape;325;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5867087" y="3429000"/>
-            <a:ext cx="2688900" cy="3263100"/>
+            <a:off x="5943069" y="3418620"/>
+            <a:ext cx="2688900" cy="3478500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>While fuel price is typically low, capex and maintenance cost are higher, and efficiency is lower than other boilers. Because of a) practical reasons with regards to usability and b) most importantly, indoor pollution, even if the economics favour this technology, it’s typically not selected. Therefore, besides vintage stock, new investments should be prevented in most cases.</a:t>
+              <a:t>While </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>fuel price is typically low, capex and maintenance costs are higher and efficiency is lower than other boilers. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Because of practical reasons with regards to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>usability </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and most importantly, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>indoor pollution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, even if the economics favour this technology, it is typically not selected. Therefore, besides vintage stock, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>new investments should be limited </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>in most cases.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p33"/>
+          <p:cNvPr id="326" name="Google Shape;326;g3dc49881616_0_280"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9097375" y="3429000"/>
-            <a:ext cx="2417100" cy="3263100"/>
+            <a:off x="9106153" y="3418620"/>
+            <a:ext cx="2417100" cy="3478500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Both price cost and actual technology cost tend to be high. When pure economics are considered, this technology is almost never selected. However, there’s a share of the  population in many countries that still use that because they have free/low cost biomass available. To capture this, best practice is to force a share into the system.</a:t>
+              <a:t>Both price cost and actual technology cost tend to be high. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When pure economics are considered, this technology is rarely selected. However, there is a share of the population in many countries that still use it because they have free/low-cost biomass available. To capture this, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>one of approaches is to define a share into the system.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 291"/>
+        <p:cNvPr id="331" name="Shape 331"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p34"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p34"/>
+          <p:cNvPr id="333" name="Google Shape;333;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...52 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Main technologies and their characteristics – Heating (2/2)</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p34"/>
+          <p:cNvPr id="334" name="Google Shape;334;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="649425" y="3411175"/>
-            <a:ext cx="2265900" cy="2462700"/>
+            <a:off x="745420" y="3418620"/>
+            <a:ext cx="2431800" cy="2678100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>A technology that can only kick in in a decarbonisation scenario. Heat pumps tend to be a more cost-effective option though, and therefore, the only driver for its uptake is the capped uptake of heat pumps (due to e.g. housing stock not being suitable).</a:t>
+              <a:t>A technology that </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...39 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Hydrogen boiler</a:t>
+              <a:t>is expected to be deployed in a decarbonisation scenario. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heat pumps tend to be a more cost-effective option though and, therefore, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the main driver for hydrogen uptake is the capped introduction of heat pumps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (due to e.g. housing stock not being suitable).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;p34"/>
+          <p:cNvPr id="335" name="Google Shape;335;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3747249" y="1411268"/>
-            <a:ext cx="1566795" cy="677108"/>
+            <a:off x="1184400" y="1220400"/>
+            <a:ext cx="1564200" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Resistive heater</a:t>
+              <a:t>Hydrogen boiler</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p34"/>
+          <p:cNvPr id="336" name="Google Shape;336;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6549733" y="1405216"/>
-            <a:ext cx="1155384" cy="677108"/>
+            <a:off x="4082138" y="1220400"/>
+            <a:ext cx="1566900" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Heat pump</a:t>
+              <a:t>Resistive heater</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p34"/>
+          <p:cNvPr id="337" name="Google Shape;337;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9071511" y="1411268"/>
+            <a:off x="6982575" y="1220400"/>
+            <a:ext cx="1155300" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heat pump</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3dc49881616_0_298"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9471600" y="1220400"/>
             <a:ext cx="1591500" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>District heating</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p34"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3262300" y="3411175"/>
-            <a:ext cx="2554500" cy="3109200"/>
+            <a:off x="3566985" y="3418620"/>
+            <a:ext cx="2597100" cy="3109200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Based on pure economics, this is typically not a competitive option. It still used though by a certain share of the population because of convenience (low capex, zero maintenance cost and easy installation). It’s therefore good practice to force a share into the system. Expansion should be also capped though as the model may use it to balance out the electricity load profile (which is wrong).</a:t>
+              <a:t>Based on pure economics, this is </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>typically not a competitive option.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> It is still used by a certain share of the population due to convenience (low capex, zero maintenance cost, and easy installation). It is therefore </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>good practice to force a share into the system. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Expansion should be also capped though as the model may use it to balance out the electricity load profile (which is wrong).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p34"/>
+          <p:cNvPr id="340" name="Google Shape;340;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6163775" y="3411175"/>
-            <a:ext cx="2206200" cy="2616600"/>
+            <a:off x="6492240" y="3429000"/>
+            <a:ext cx="2365800" cy="3478500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This is typically the most cost-effective option in decarbonisation scenarios. In scenarios that consider pure economics, it may kick in in future years if certain conditions apply (i.e. expensive gas/oil and cheap electricity).</a:t>
+              <a:t>This is typically </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the most cost-effective option in decarbonisation scenarios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. In scenarios that consider pure economics, it may come into effect in future years if certain conditions apply (i.e. expensive gas/oil and cheap electricity). Heat pumps are applicable for well-insulated buildings and where indoor and outdoor space is appropriate.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p34"/>
+          <p:cNvPr id="341" name="Google Shape;341;g3dc49881616_0_298"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8716950" y="3411175"/>
-            <a:ext cx="2265900" cy="2832300"/>
+            <a:off x="9044940" y="3418620"/>
+            <a:ext cx="2520300" cy="2832300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>While this can be a low-cost option, expansion is typically limited by topological and other factors. On the other hand, it might be cheap in certain areas but not nationwide. For those reasons, it may be good practice to force a capped share into the system.</a:t>
+              <a:t>While this can be a low-cost option, </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>expansion is typically limited by topological and other factors.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> On the other hand, it might be cheap in certain areas but not nationwide. For those reasons, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>it may be good practice to limit the share of District heating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in the system.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="303" name="Google Shape;303;p34" descr="A blue and white rectangular object with a circle and a blue circle with a white circle and a blue and white circle with a black background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue and white rectangular object with a circle and a blue circle with a white circle and a blue and white circle with a black background&#10;&#10;AI-generated content may be incorrect." id="342" name="Google Shape;342;g3dc49881616_0_298"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092018" y="1753412"/>
-            <a:ext cx="1457195" cy="1457195"/>
+            <a:off x="1232693" y="1658365"/>
+            <a:ext cx="1457196" cy="1457196"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="304" name="Google Shape;304;p34" descr="A blue and white machine with a fan&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue and white machine with a fan&#10;&#10;AI-generated content may be incorrect." id="343" name="Google Shape;343;g3dc49881616_0_298"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6563134" y="1951303"/>
+            <a:off x="6930617" y="1819764"/>
             <a:ext cx="1259299" cy="1259299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="305" name="Google Shape;305;p34" descr="A cartoon of a heater&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A cartoon of a heater&#10;&#10;AI-generated content may be incorrect." id="344" name="Google Shape;344;g3dc49881616_0_298"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3942656" y="1848462"/>
+            <a:off x="4231986" y="1753413"/>
             <a:ext cx="1267098" cy="1267098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="306" name="Google Shape;306;p34" descr="A colorful drawing of a lab&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A colorful drawing of a lab&#10;&#10;AI-generated content may be incorrect." id="345" name="Google Shape;345;g3dc49881616_0_298"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9100370" y="1852362"/>
+            <a:off x="9538752" y="1705576"/>
             <a:ext cx="1457196" cy="1457196"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 311"/>
+        <p:cNvPr id="350" name="Shape 350"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p35"/>
+          <p:cNvPr id="351" name="Google Shape;351;g3dc49881616_0_316"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p35"/>
+          <p:cNvPr id="352" name="Google Shape;352;g3dc49881616_0_316"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...52 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Main technologies and their characteristics – Cooking</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p35"/>
+          <p:cNvPr id="353" name="Google Shape;353;g3dc49881616_0_316"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1586457"/>
-            <a:ext cx="9615486" cy="3477875"/>
+            <a:off x="468000" y="1246250"/>
+            <a:ext cx="9979500" cy="1200600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>In cooking, the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>technological variation </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>across different options is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>lower</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> than that in heating. The two best fuels for cooking are typically:</a:t>
+              <a:t> than that in heating.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...164 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The three best fuels for cooking are typically:</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3dc49881616_0_316"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="8747" l="22745" r="22984" t="16560"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567060" y="4778170"/>
+            <a:ext cx="1099654" cy="1513500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;g3dc49881616_0_316"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2139460" y="2200715"/>
+            <a:ext cx="3334500" cy="1975200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When gas price is low, this is the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>most cost–effective option</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Its expansion can be limited by gas network availability.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3dc49881616_0_316"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="7606" l="29534" r="31104" t="18620"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6171235" y="2363390"/>
+            <a:ext cx="1564826" cy="1649875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3dc49881616_0_316"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7855135" y="2162990"/>
+            <a:ext cx="3334500" cy="1975200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Under certain (rare) conditions it can be cheaper than gas. In decarbonisation scenarios though, it’s typically the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>cost-optimal option</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="358" name="Google Shape;358;g3dc49881616_0_316" title="ChatGPT Image Mar 16, 2026, 04_28_22 PM.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="16321" r="16125" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567060" y="2760516"/>
+            <a:ext cx="1269362" cy="1252749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g3dc49881616_0_316"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2139460" y="4554940"/>
+            <a:ext cx="3334500" cy="1698300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>LPG</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Usually represented as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>oil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in the CLEWs++ concept. It can be a sensible choice if a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>gas network is not available</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3dc49881616_0_316"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5695585" y="4259440"/>
+            <a:ext cx="5808900" cy="2207400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="38761D"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Other fuels such as </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>biomass</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>, </a:t>
+              <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>coal</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> and various </a:t>
+              <a:t> are typically </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...25 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>less favourable </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>due to cost, indoor pollution, high GHG emissions and practical reasons with regards to usability. As long as either electricity and/or gas are available, those fuels are </a:t>
+              <a:t>due to cost, indoor pollution, high GHG emissions, and practical reasons with regards to usability. As long as either electricity and/or gas/LPG are available, those fuels are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>not expected to be selected</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>. In many developing countries though, where the above are not always available, biomass can be very common.</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 320"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g3b6c88f2f49_0_0"/>
+          <p:cNvPr id="366" name="Google Shape;366;g3dc49881616_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g3b6c88f2f49_0_0"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3dc49881616_0_330"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="11079300" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Practical Exercise</a:t>
+              <a:t>Calibration and key aspects to consider</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g3b6c88f2f49_0_0"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="368" name="Google Shape;368;g3dc49881616_0_330"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1030258"/>
-            <a:ext cx="10515600" cy="1923900"/>
+            <a:off x="571975" y="1615100"/>
+            <a:ext cx="3000000" cy="2207400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DDE7FF"/>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
-              <a:schemeClr val="accent1"/>
+              <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1700"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="1" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>You are </a:t>
+              <a:t>Energy balances typically report </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" i="1"/>
-              <a:t>building</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>entire fuel use</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="1" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> the </a:t>
+              <a:t> in the households/service sector. </a:t>
             </a:r>
-            <a:r>
-[...39 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...40 lines deleted...]
-              <a:buSzPts val="1700"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>In 2020, Genovia’s </a:t>
+              <a:t>As explained in Lecture 02, disaggregating fuel use in a sector into specific energy flows (e.g. heating, cooking etc.) requires </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
-              <a:t>energy use for the housing sector was as follows: </a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>additional data mining/assumptions.</a:t>
             </a:r>
-            <a:r>
-[...181 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...79 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g3b6c88f2f49_0_0"/>
+          <p:cNvPr id="369" name="Google Shape;369;g3dc49881616_0_330"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3927038" y="1604475"/>
+            <a:ext cx="4411800" cy="2207400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="506CC9"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For heating, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>load profiles are a combination of the seasonal degree-day profile with the daily use profile.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> This typically gives a capacity factor of 20–30% for heating systems. In reality, that should be 4–6% (~2 times higher for heat pumps) as they are designed for the coldest periods. This can be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>captured by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> adjusting the Capacity To Activity Unit. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For cooking demand profiles vary within the day but typically </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>not by season</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g3dc49881616_0_330"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8693900" y="1604475"/>
+            <a:ext cx="3104400" cy="2207400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="634C9E"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While a number of technologies (mainly heating and cooling) are the same across housing and services, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>their costs tend to differ. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In services, capacities tend to be higher </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>which usually means that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the per unit cost is lower (economies of scale)</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;g3dc49881616_0_330"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6149340" y="4278000"/>
+            <a:ext cx="5649000" cy="2207400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="38761D"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="18000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy efficiency is modelled endogenously</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> through the techno-economic characteristics of end-use technologies. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand side</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (stemming mostly from either better insulation or more efficient user behaviour) needs to be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>analysed exogenously and proxied by reducing the final demand. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When improving energy efficiency entails additional costs (e.g., insulation investments), these costs are typically not represented explicitly within the model. While they can be incorporated, this is often done through data preparation or post-processing of the results.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g3dc49881616_0_330"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571974" y="4290000"/>
+            <a:ext cx="5348700" cy="2207400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="134F5C"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="18000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While housing demands typically scale with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>population</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, rising </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GDP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>per capita also further drives energy consumption. In services, GDP is a primary demand driver, but the relationship may be non-linear and influenced by additional factors. In such cases, formal econometric modelling can help quantify these relationships, provided sufficient data is available.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand growth in services is not unlimited. For example, heating demand exhibits saturation effects, as consumption cannot rationally exceed the level required to achieve thermal comfort. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;g3dc49881616_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1410129" y="3196776"/>
-            <a:ext cx="9697200" cy="384900"/>
+            <a:off x="484825" y="1005884"/>
+            <a:ext cx="2959500" cy="646500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1900"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1900" b="1"/>
-              <a:t>Calibrating the housing heating sector</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>FROM ENERGY BALANCES TO CALIBRATION</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="012069"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;g3dc49881616_0_330"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4649340" y="1140752"/>
+            <a:ext cx="3000000" cy="415500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="506CC9"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>HEATING LOAD PROFILES</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="506CC9"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;g3dc49881616_0_330"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1753974" y="3908321"/>
+            <a:ext cx="3000000" cy="415500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="134F5C"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>DEMAND GROWTH DRIVERS</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="134F5C"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;g3dc49881616_0_330"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7473820" y="3908321"/>
+            <a:ext cx="3000000" cy="415500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="38761D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ENERGY EFFICIENCY</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="38761D"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g3dc49881616_0_330"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8746100" y="982429"/>
+            <a:ext cx="3000000" cy="646500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="634C9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>COSTS IN </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="634C9E"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="634C9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>HOUSING VS SERVICES</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="634C9E"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 329"/>
+        <p:cNvPr id="382" name="Shape 382"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p36"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="383" name="Google Shape;383;g3dc49881616_0_346"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="1952105"/>
-            <a:ext cx="9607824" cy="2387600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3dc49881616_0_346"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11079300" cy="648000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Practical Exercise</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g3dc49881616_0_346"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582300" y="1053852"/>
+            <a:ext cx="10448700" cy="615600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>You are building the housing sector of a CLEWs++ concept for the country of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Genovia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and you have been provided with the following data for 2020:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3dc49881616_0_346"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="821204" y="5137112"/>
+            <a:ext cx="9824700" cy="979800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Which OSeMOSYS parameters would you use to ensure that the model represents Genovia’s housing heating sector historical conditions? </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What values would you assign to these parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2020</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;g3dc49881616_0_346"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="4679808"/>
+            <a:ext cx="9697200" cy="384900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="0" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calibrating the housing heating sector</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="388" name="Google Shape;388;g3dc49881616_0_346"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1361450" y="1787304"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{541F177F-FD43-4A0C-9DE4-595408DFF051}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1714500"/>
+                <a:gridCol w="1714500"/>
+                <a:gridCol w="1714500"/>
+                <a:gridCol w="1714500"/>
+                <a:gridCol w="1714500"/>
+              </a:tblGrid>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="356854"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Total fuel use [PJ]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="356854"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Share used for cooking [%]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="356854"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Cooking technology efficiency [%]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="356854"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Heating technology efficiency [%]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="356854"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="356854"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Gas</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>15</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>35</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>90</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>90</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Oil</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>9</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>10</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>90</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>80</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Biomass</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>20</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>90</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>70</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>District heat</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>90</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1700"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike"/>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1700" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="76200" marL="76200" anchor="b">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="F6F8F9"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="284E3F"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F6F8F9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;g3dc49881616_0_365"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p36"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;g3dc49881616_0_365"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 336"/>
+        <p:cNvPr id="399" name="Shape 399"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g3b6c88f2f49_0_45"/>
+          <p:cNvPr id="400" name="Google Shape;400;g3dc49881616_0_356"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>16</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g3b6c88f2f49_0_45"/>
+          <p:cNvPr id="401" name="Google Shape;401;g3dc49881616_0_356"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
             <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g3b6c88f2f49_0_45"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3dc49881616_0_356"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="11079300" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11079300" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Answers to the Practical Exercise</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g3b6c88f2f49_0_45"/>
+          <p:cNvPr id="403" name="Google Shape;403;g3dc49881616_0_356"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1030258"/>
+            <a:off x="583200" y="1030258"/>
             <a:ext cx="10515600" cy="384900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="DDE7FF"/>
           </a:solidFill>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1900" b="1">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Calibrating the housing heating sector</a:t>
             </a:r>
-            <a:endParaRPr sz="1700" b="1" i="1"/>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g3b6c88f2f49_0_45"/>
+          <p:cNvPr id="404" name="Google Shape;404;g3dc49881616_0_356"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719136" y="1542878"/>
-            <a:ext cx="10515600" cy="4278900"/>
+            <a:ext cx="10515600" cy="4746000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>To </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>represent Genovia’s housing heating sector historical conditions </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Lower Annual Activity Limit</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> (and equivalently the Upper Annual Activity Limit) should be applied to the heating and cooking technologies represented. Moreover, Specified Annual Demand should be used with an assigned profile.</a:t>
+              <a:t> (and equivalently the </a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Upper Annual Activity Limit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>) should be applied to the heating technologies represented. Moreover, Specified Annual Demand should be used with an assigned profile.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>The values for each </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>activity limit</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t> should be calculated as follows:</a:t>
             </a:r>
-            <a:endParaRPr sz="1700"/>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Fuel use in the housing sector * Share used in heating * Technology Efficiency</a:t>
             </a:r>
-            <a:endParaRPr sz="1700" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gas: 15 * (1 − 0.35) * 0.9 = 	8.775 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Oil: 9 *(1 − 0.1) * 0.8 = 	6.48 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biomass: 4 * (1 − 0.2) * 0.7 = 	2.24 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>District heat: 	12 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>demand </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>should be the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>sum of the activity of each technology</a:t>
             </a:r>
-            <a:endParaRPr sz="1700" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1700" b="1"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1" u="sng"/>
-              <a:t>Activity</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand</a:t>
             </a:r>
-            <a:endParaRPr sz="1700" b="1" u="sng"/>
+            <a:endParaRPr b="1" i="0" sz="1700" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
-              <a:t>Gas: 15*(1-0.35)*0.9 = 8.775PJ</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>8.775 + 6.48 + 2.24 + 12 = 	29.495 PJ</a:t>
             </a:r>
-            <a:endParaRPr sz="1700" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="1"/>
-              <a:t>Oil: 9*(1-0.1)*0.8 = 6.48PJ</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr sz="1700" b="1"/>
-[...105 lines deleted...]
-            <a:endParaRPr sz="1700" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 51"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p4"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3dc49881616_0_74"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p4"/>
+          <p:cNvPr id="99" name="Google Shape;99;g3dc49881616_0_74"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3dc49881616_0_74"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800"/>
               <a:t>Learning outcomes</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p4"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3dc49881616_0_74"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1619250" y="2306377"/>
-            <a:ext cx="9615486" cy="400110"/>
+            <a:ext cx="9615600" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Understand how buildings are modelled in the CLEWs++ concept</a:t>
+              <a:t>Explain how building sectors are modelled in the CLEWs++ concept</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p4"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3dc49881616_0_74"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="2155365"/>
-            <a:ext cx="661986" cy="702135"/>
+            <a:ext cx="662100" cy="702000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p4"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3dc49881616_0_74"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="3549860"/>
-            <a:ext cx="661986" cy="702135"/>
+            <a:ext cx="662100" cy="702000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p4"/>
+          <p:cNvPr id="104" name="Google Shape;104;g3dc49881616_0_74"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1619250" y="3538683"/>
-            <a:ext cx="9615486" cy="707886"/>
+            <a:off x="1619188" y="3735808"/>
+            <a:ext cx="9615600" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Go through some key considerations with regards to the main technologies used in buildings</a:t>
+              <a:t>Identify key considerations with regards to the main technologies used in buildings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3dc49881616_0_85"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="711200" y="1239210"/>
+            <a:ext cx="10779900" cy="4937700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>The building sector consists of two main consumption sectors</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Households, housing, or residential sector</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="2" marL="1371600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Energy consumption at the level of households, i.e. living units irrespective of type (urban, rural, single houses, flats in multi-storey buildings – except hotels which are in service sector…), except energy use for vehicles (which is visible in transport sector)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="3" marL="1828800" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Typical energy uses in households are various thermal or heat uses (space heating, hot water preparation, cooking), cooling, and specific electricity uses (for lights, appliances, IT equipment…)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="2" marL="1371600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Main demand driving parameters are population, size of households, and income levels</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Services or tertiary sector</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="2" marL="1371600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>All services, irrespective of business type, i.e. public and commercial services (e.g. hospitals, schools, public administration buildings, banks, shopping malls, hotels…)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="3" marL="1828800" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Typical energy uses in the service sector are various thermal or heat uses (space heating, hot water, cooking), cooling, and specific electricity uses</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="2" marL="1371600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="400"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1850"/>
+              <a:t>Main demand driving parameters are added value (GDP) and surface area of premises</a:t>
+            </a:r>
+            <a:endParaRPr sz="1850"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3dc49881616_0_85"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="648000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Building sector in CLEWs++ Concept</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 63"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;g3dc49881616_0_91"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="469635" y="1040697"/>
-            <a:ext cx="10515600" cy="3906600"/>
+            <a:off x="468000" y="1040700"/>
+            <a:ext cx="11107500" cy="3906600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>In the CLEWs++ model, the housing sector is divided into three key parts: cooking, heating, and other electricity, to reflect the distinct energy demands, technologies, and policy implications associated with each end-use. </a:t>
+              <a:t>In the CLEWs++ concept, the housing sector is divided into three key parts: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cooking, heating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>other electricity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. This is to reflect the distinct energy demands, technologies, and policy implications associated with each end-use. </a:t>
             </a:r>
             <a:endParaRPr sz="1600"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p6"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="150594"/>
-            <a:ext cx="10767176" cy="762067"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10767300" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Housing sector in the CLEWs++ model</a:t>
+              <a:t>Housing sector in the CLEWs++ concept</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="012069"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="66" name="Google Shape;66;p6"/>
+          <p:cNvPr id="119" name="Google Shape;119;g3dc49881616_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1032535" y="1788062"/>
+            <a:off x="1032535" y="1800000"/>
             <a:ext cx="1330526" cy="1477502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="67" name="Google Shape;67;p6"/>
+          <p:cNvPr id="120" name="Google Shape;120;g3dc49881616_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4501851" y="1620574"/>
+            <a:off x="4575071" y="1630395"/>
             <a:ext cx="1812499" cy="1812480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6"/>
+          <p:cNvPr id="121" name="Google Shape;121;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="945092" y="3376477"/>
             <a:ext cx="1505400" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cooking</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p6"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4695402" y="3376477"/>
+            <a:off x="4768671" y="3376477"/>
             <a:ext cx="1425300" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Heating</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3dc49881616_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="9390"/>
+          <a:srcRect b="9387" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8800003" y="1790178"/>
+            <a:off x="8904187" y="1798506"/>
             <a:ext cx="1505525" cy="1473271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8512149" y="3376477"/>
             <a:ext cx="2314800" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Other electricity </a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1"/>
-[...261 lines deleted...]
-            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p8"/>
+          <p:cNvPr id="125" name="Google Shape;125;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5096500" y="1244450"/>
-            <a:ext cx="6014400" cy="4525200"/>
+            <a:off x="343850" y="3747600"/>
+            <a:ext cx="2735700" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>The cooking sector represents a significant portion of household energy use, particularly in low- and middle-income countries where it can account for over 50% of residential energy consumption. It involves a variety of fuel sources—such as biomass, coal, natural gas, oil, and electricity—as reflected in the CLEWs++ model structure.</a:t>
+              <a:t>Cooking typically involves a wide range of fuels such as electricity, oil / LPG, and biomass, and is closely tied to household air pollution and health outcomes. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600"/>
-[...923 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p8"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1315288" y="1866901"/>
-            <a:ext cx="655200" cy="276900"/>
+            <a:off x="3642600" y="3747600"/>
+            <a:ext cx="3531000" cy="1648200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="46800">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
-              <a:t>B</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heating encompasses both </a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>space</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>water </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>heating. Heating demand varies seasonally, which makes the specified demand profile particularly important. It also can vary in different contexts with multiple technology options, such as electric heaters and gas boilers.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p8"/>
+          <p:cNvPr id="127" name="Google Shape;127;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1315288" y="2489351"/>
-            <a:ext cx="655200" cy="276900"/>
+            <a:off x="468000" y="5670295"/>
+            <a:ext cx="11411700" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
-              <a:t>C</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>By modelling these categories separately, the framework allows for more accurate analysis of energy efficiency improvements, fuel-switching strategies, and emissions impacts.</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p8"/>
+          <p:cNvPr id="128" name="Google Shape;128;g3dc49881616_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1315288" y="3111800"/>
-            <a:ext cx="655200" cy="276900"/>
+            <a:off x="7736650" y="3747600"/>
+            <a:ext cx="3840600" cy="1863600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="46800">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
-              <a:t>D</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy use for appliances, lighting, and cooling is grouped under “other electricity” for simplicity and due to data limitations. However, these components differ in their load profiles and efficiency potential and could be further disaggregated in future model iterations to enhance policy relevance and technical accuracy. </a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...451 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 111"/>
+        <p:cNvPr id="133" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p10"/>
+          <p:cNvPr id="134" name="Google Shape;134;g3dc49881616_0_107"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="150594"/>
-            <a:ext cx="10767176" cy="762067"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10767300" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Housing sector – Heating flow diagram</a:t>
+              <a:t>Housing sector – Cooking flow diagram</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="012069"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p10"/>
+          <p:cNvPr id="135" name="Google Shape;135;g3dc49881616_0_107"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6104650" y="1184200"/>
-            <a:ext cx="5539800" cy="4833300"/>
+            <a:off x="5096500" y="1244450"/>
+            <a:ext cx="6014400" cy="4238100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-184150" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> The heating sector is a major part of household energy use, especially in colder regions, where it often dominates residential energy demand. The CLEWs++ model captures this through various fuel and technology options, including biomass, coal, gas, oil, electricity, and district heating. It distinguishes between general electric heating and resistive electric heaters, which convert electricity directly into heat. Resistive heaters are low-cost devices and are typically less-efficient compared to other </a:t>
+              <a:t>The cooking sector </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>electricity-based </a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>represents a significant portion of household energy use</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>alternatives like heat pumps. </a:t>
+              <a:t>, particularly in low- and middle-income countries where it can account for over 50% of residential energy consumption. It involves a variety of fuel sources – such as biomass, coal, natural gas, oil, and electricity – as reflected in the CLEWs++ concept structure.</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...27 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> District heating systems are centralized heating systems that distribute heat to buildings through insulated pipes. They remain rare in low-income countries due to high infrastructure costs, lower heating demand, and less urban density.</a:t>
+              <a:t>Globally, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>cooking is a major contributor to greenhouse gas emissions and indoor air pollution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, especially when traditional biomass (wood, charcoal, dung) or coal is used in inefficient stoves. These fuels release high levels of carbon dioxide, methane, and black carbon, contributing not only to climate change but also to severe health impacts.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...27 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>As a result, decentralized and fuel-based heating options remain the norm in much of the developing world. However, these systems can offer high efficiency and lower emissions, especially when powered by renewable or waste heat sources, making them a valuable component of sustainable heating strategies globally.</a:t>
+              <a:t>Transitioning to cleaner cooking fuels and technologies, such as electric or gas stoves, can therefore deliver both climate and public health benefits, </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>making the cooking sector a key target for sustainable energy policies and interventions.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p10"/>
+          <p:cNvPr id="136" name="Google Shape;136;g3dc49881616_0_107"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1479984" y="1334571"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing cooking with biomass</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588959" y="1561296"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;g3dc49881616_0_107"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1479984" y="1957021"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing cooking with coal</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588959" y="2183746"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g3dc49881616_0_107"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1479984" y="2579471"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing cooking with natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588959" y="2806196"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;g3dc49881616_0_107"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1479984" y="3201921"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing cooking with oil</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588959" y="3428646"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3dc49881616_0_107"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1479984" y="3824371"/>
+            <a:ext cx="1610400" cy="477900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing cooking with electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588959" y="4051096"/>
+            <a:ext cx="891000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3255084" y="1563675"/>
+            <a:ext cx="0" cy="2475000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3090377" y="1574119"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3090377" y="4051094"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3090377" y="3440869"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3090377" y="2801169"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3090377" y="2195969"/>
+            <a:ext cx="164700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3dc49881616_0_107"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3255072" y="2801179"/>
+            <a:ext cx="610800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3dc49881616_0_107"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3665550" y="4140275"/>
-            <a:ext cx="1904400" cy="2247300"/>
+            <a:off x="706847" y="1284384"/>
+            <a:ext cx="655200" cy="276900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="706847" y="1906834"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="706847" y="2529284"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="706847" y="3151733"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="706847" y="3774183"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3208297" y="2524259"/>
+            <a:ext cx="655200" cy="276900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3dc49881616_0_107"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="952133" y="4668508"/>
+            <a:ext cx="2666100" cy="1600800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>A = </a:t>
+              <a:t>A = Biomass</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>B = </a:t>
+              <a:t>B = Coal</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>C = </a:t>
+              <a:t>C = Natural gas</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>D = O</a:t>
+              <a:t>D = Oil (mainly LPG)</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>E = </a:t>
+              <a:t>E = Electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>F = Cooking</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3dc49881616_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10767300" cy="648000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing sector – Heating flow diagram</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="012069"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;g3dc49881616_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5716520" y="1026293"/>
+            <a:ext cx="5926800" cy="5356500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The heating sector is a major part of household energy use, especially in colder regions, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>Electricity</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>where it often dominates residential energy demand. The CLEWs++ concept captures this through various fuel and technology options, including biomass, coal, gas, oil, electricity, and district heating. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>F = Power heat after </a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It distinguishes between heat pumps (that use electricity to run the system while heat is extracted from the ambient environment) and resistive electric heaters (which convert electricity directly into heat). </a:t>
             </a:r>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>      district heating </a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Resistive heaters are low-cost devices and are less-efficient</a:t>
             </a:r>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>      transmission</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> compared to other electricity-based alternatives like heat pumps. However, they are likely to be used for many years to come due to their convenience and simple installation and maintenance.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>G</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>District heating systems are centralised heating systems that distribute heat to buildings through insulated pipes. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> = </a:t>
+              <a:t>They remain </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>Housing heating</a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>rare in low-income countries</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> due to high infrastructure costs, lower heating demand, and less urban density. District heating distributes heat generated by various fuel options, including biomass, coal, gas, oil, and geothermal.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As a result, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>decentralised and fuel-based heating options remain the norm in much of the developing world. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>However, these systems can offer high efficiency and lower emissions, especially when powered by renewable or waste heat sources, making them a valuable component of sustainable heating strategies globally.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;g3dc49881616_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3933522" y="4021310"/>
+            <a:ext cx="1443000" cy="2247300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Biomass</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Coal</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = Oil</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = Electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>F = District heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>G = Housing heating</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p10"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3dc49881616_0_137"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="215013" y="1359776"/>
-            <a:ext cx="3681575" cy="4262800"/>
+            <a:off x="481713" y="1359776"/>
+            <a:ext cx="3681575" cy="4262799"/>
             <a:chOff x="1447388" y="1071251"/>
-            <a:chExt cx="3681575" cy="4262800"/>
+            <a:chExt cx="3681575" cy="4262799"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="116" name="Google Shape;116;p10"/>
+            <p:cNvPr id="169" name="Google Shape;169;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="1121450"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing heating with biomass</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="117" name="Google Shape;117;p10"/>
+            <p:cNvPr id="170" name="Google Shape;170;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="1348163"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="118" name="Google Shape;118;p10"/>
+            <p:cNvPr id="171" name="Google Shape;171;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="1743900"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with coal</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="119" name="Google Shape;119;p10"/>
+            <p:cNvPr id="172" name="Google Shape;172;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="1970613"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="120" name="Google Shape;120;p10"/>
+            <p:cNvPr id="173" name="Google Shape;173;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="2366350"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with natural gas</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="121" name="Google Shape;121;p10"/>
+            <p:cNvPr id="174" name="Google Shape;174;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="2593063"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="122" name="Google Shape;122;p10"/>
+            <p:cNvPr id="175" name="Google Shape;175;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="2988800"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with oil</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="123" name="Google Shape;123;p10"/>
+            <p:cNvPr id="176" name="Google Shape;176;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="3215513"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="124" name="Google Shape;124;p10"/>
+            <p:cNvPr id="177" name="Google Shape;177;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="3611250"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>with electricity</a:t>
+                <a:t>with heat pumps</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="125" name="Google Shape;125;p10"/>
+            <p:cNvPr id="178" name="Google Shape;178;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2101350" y="3837975"/>
               <a:ext cx="348000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="126" name="Google Shape;126;p10"/>
+            <p:cNvPr id="179" name="Google Shape;179;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4518175" y="1361592"/>
               <a:ext cx="0" cy="3727200"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="127" name="Google Shape;127;p10"/>
+            <p:cNvPr id="180" name="Google Shape;180;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="1372036"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="128" name="Google Shape;128;p10"/>
+            <p:cNvPr id="181" name="Google Shape;181;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="3849011"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="129" name="Google Shape;129;p10"/>
+            <p:cNvPr id="182" name="Google Shape;182;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="3238786"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="130" name="Google Shape;130;p10"/>
+            <p:cNvPr id="183" name="Google Shape;183;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="2599086"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="131" name="Google Shape;131;p10"/>
+            <p:cNvPr id="184" name="Google Shape;184;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="1993886"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="132" name="Google Shape;132;p10"/>
+            <p:cNvPr id="185" name="Google Shape;185;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4518163" y="2599096"/>
               <a:ext cx="610800" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="133" name="Google Shape;133;p10"/>
+            <p:cNvPr id="186" name="Google Shape;186;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="1071251"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>A</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="134" name="Google Shape;134;p10"/>
+            <p:cNvPr id="187" name="Google Shape;187;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="1693701"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>B</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="135" name="Google Shape;135;p10"/>
+            <p:cNvPr id="188" name="Google Shape;188;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="2316151"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>C</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="136" name="Google Shape;136;p10"/>
+            <p:cNvPr id="189" name="Google Shape;189;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="2938601"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>D</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="137" name="Google Shape;137;p10"/>
+            <p:cNvPr id="190" name="Google Shape;190;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1447388" y="3855126"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>E</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="138" name="Google Shape;138;p10"/>
+            <p:cNvPr id="191" name="Google Shape;191;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4471388" y="2322176"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>G</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="139" name="Google Shape;139;p10"/>
+            <p:cNvPr id="192" name="Google Shape;192;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="4233700"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Housing </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with resistive heater</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="140" name="Google Shape;140;p10"/>
+            <p:cNvPr id="193" name="Google Shape;193;g3dc49881616_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="4856150"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>District heating for housing</a:t>
+                <a:t>District heating network</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="141" name="Google Shape;141;p10"/>
+            <p:cNvPr id="194" name="Google Shape;194;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="5082863"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="142" name="Google Shape;142;p10"/>
+            <p:cNvPr id="195" name="Google Shape;195;g3dc49881616_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="4805951"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>F</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="143" name="Google Shape;143;p10"/>
+            <p:cNvPr id="196" name="Google Shape;196;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2115050" y="4460400"/>
               <a:ext cx="334200" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="144" name="Google Shape;144;p10"/>
+            <p:cNvPr id="197" name="Google Shape;197;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2102600" y="3820225"/>
               <a:ext cx="0" cy="657900"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="145" name="Google Shape;145;p10"/>
+            <p:cNvPr id="198" name="Google Shape;198;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1559995" y="4149175"/>
               <a:ext cx="528900" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="146" name="Google Shape;146;p10"/>
+            <p:cNvPr id="199" name="Google Shape;199;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="5082886"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="147" name="Google Shape;147;p10"/>
+            <p:cNvPr id="200" name="Google Shape;200;g3dc49881616_0_137"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="4472661"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 152"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p12"/>
+          <p:cNvPr id="206" name="Google Shape;206;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="150594"/>
-            <a:ext cx="10767300" cy="762000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10767300" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Housing sector – Electricity flow diagram</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="012069"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p12"/>
+          <p:cNvPr id="207" name="Google Shape;207;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5440550" y="1177700"/>
-            <a:ext cx="6118500" cy="4833300"/>
+            <a:off x="5014105" y="1111578"/>
+            <a:ext cx="6735300" cy="5141100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-184150" algn="l" rtl="0">
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This diagram illustrates how household electricity use is allocated in the CLEWs++ model. Electricity from the grid is directed to separate end-uses: cooking, heating, and all other uses </a:t>
+              <a:t>Electricity is directed to separate end-uses: cooking, heating, and all other uses (represented in the housing unit technology). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>represented in the housing unit technology</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The housing unit captures electricity consumption not related to cooking or heating, including lighting, appliances (e.g. refrigerators, TVs), cooling (e.g. fans, air conditioners), and other uses. </a:t>
             </a:r>
-            <a:r>
-[...27 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...19 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Moreover, disaggregating this category in future model updates could support more precise interventions, such as promoting efficient lighting, appliance labeling programs, or sustainable cooling technologies, all of which are crucial for reducing peak electricity loads and achieving broader energy and climate goals.</a:t>
+              <a:t>Capturing </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>"other electricity"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (in the diagram this is represented by ’Housing unit’) in the household sector is essential for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>accurately understanding and planning for total residential energy demand.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> As appliance ownership increases and cooling consumption rises due to climate change, urbanisation, and affordability (higher income, cheaper equipment), this segment is expected to grow significantly.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...19 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy efficiency throughout the buildings sector is particularly important. For technologies modelled explicitly the efficiencies are directly tweaked but for other electricity we typically have to improve it exogenously (reduce other electricity demand) if we want to assume efficiency gains.</a:t>
+              <a:t>Disaggregating the ‘all other uses’ category in future model updates could support more precise interventions,</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> such as promoting efficient lighting, appliance labelling programmes, or sustainable cooling technologies, all of which are crucial for reducing peak electricity loads and achieving broader energy and climate goals.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-263525" lvl="0" marL="263525" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy efficiency throughout the buildings sector is particularly important as it reduces the strain on upstream energy supply, and particularly on power generation in cases where electricity is needed for heating. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For technologies modelled explicitly, the efficiencies are directly adjusted, while for other electricity typically one has to model improvements exogenously (reduce other electricity demand) in order to capture assumed efficiency gains.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p12"/>
+          <p:cNvPr id="208" name="Google Shape;208;g3dc49881616_0_177"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2088425" y="1294638"/>
+            <a:off x="2294165" y="1294638"/>
             <a:ext cx="1610400" cy="477900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Housing cooking with electricity</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p12"/>
+          <p:cNvPr id="209" name="Google Shape;209;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1197400" y="1521363"/>
+            <a:off x="1403140" y="1521363"/>
             <a:ext cx="891000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p12"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3dc49881616_0_177"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2088425" y="1917088"/>
+            <a:off x="2294165" y="1917088"/>
             <a:ext cx="1610400" cy="477900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Housing </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>heating </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>with </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>electricity</a:t>
+              <a:t>Heat Pumps</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p12"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1197400" y="2143813"/>
+            <a:off x="1403140" y="2143813"/>
             <a:ext cx="891000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p12"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3dc49881616_0_177"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2088425" y="2539556"/>
+            <a:off x="2294165" y="2539556"/>
             <a:ext cx="1610400" cy="709200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Housing </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>heating </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>with resistive heater</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p12"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1195525" y="2904713"/>
+            <a:off x="1401265" y="2904713"/>
             <a:ext cx="891000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p12"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3dc49881616_0_177"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2088425" y="3455888"/>
+            <a:off x="2294165" y="3455888"/>
             <a:ext cx="1610400" cy="477900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Housing </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>unit</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p12"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1197400" y="3682613"/>
+            <a:off x="1403140" y="3682613"/>
             <a:ext cx="891000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p12"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3882281" y="2539550"/>
+            <a:off x="4088021" y="2539550"/>
             <a:ext cx="608700" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28475" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28475">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="39855" dist="19927" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="39855" rotWithShape="0" dir="5400000" dist="19927">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p12"/>
+          <p:cNvPr id="217" name="Google Shape;217;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420538" y="2489351"/>
+            <a:off x="626278" y="2489351"/>
             <a:ext cx="655200" cy="276900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p12"/>
+          <p:cNvPr id="218" name="Google Shape;218;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3835675" y="2263650"/>
+            <a:off x="4041415" y="2263650"/>
             <a:ext cx="481200" cy="276000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91100" tIns="45525" rIns="91100" bIns="45525" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45525" lIns="91100" spcFirstLastPara="1" rIns="91100" wrap="square" tIns="45525">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1196"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1195"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1195" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1394" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1394" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p12"/>
+          <p:cNvPr id="219" name="Google Shape;219;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1195525" y="1511347"/>
+            <a:off x="1401265" y="1511347"/>
             <a:ext cx="0" cy="2187300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="38100" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p12"/>
+          <p:cNvPr id="220" name="Google Shape;220;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="306375" y="2761213"/>
-            <a:ext cx="891000" cy="0"/>
+            <a:off x="571500" y="2761213"/>
+            <a:ext cx="831600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p12"/>
+          <p:cNvPr id="221" name="Google Shape;221;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3720860" y="1553308"/>
+            <a:off x="3926600" y="1553308"/>
             <a:ext cx="610800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p12"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3674085" y="1276388"/>
+            <a:off x="3879825" y="1276388"/>
             <a:ext cx="655200" cy="276900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p12"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3708525" y="3732808"/>
+            <a:off x="3914265" y="3732808"/>
             <a:ext cx="610800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p12"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3661750" y="3455888"/>
+            <a:off x="3867490" y="3455888"/>
             <a:ext cx="655200" cy="276900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>D</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p12"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3698818" y="2156058"/>
+            <a:off x="3904558" y="2156058"/>
             <a:ext cx="164700" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="38100" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p12"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3698818" y="2904733"/>
+            <a:off x="3904558" y="2904733"/>
             <a:ext cx="164700" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="38100" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p12"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3dc49881616_0_177"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3860413" y="2143822"/>
+            <a:off x="4066153" y="2143822"/>
             <a:ext cx="0" cy="775500"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="38100" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p12"/>
+          <p:cNvPr id="228" name="Google Shape;228;g3dc49881616_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1197397" y="4645875"/>
+            <a:off x="1766315" y="4447209"/>
             <a:ext cx="2666100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>A = </a:t>
+              <a:t>A = Electricity for housing</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>B = </a:t>
+              <a:t>B = Housing cooking</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>C = </a:t>
+              <a:t>C = Housing heating</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>D = </a:t>
+              <a:t>D = Housing unit activities</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 180"/>
+        <p:cNvPr id="233" name="Shape 233"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p14"/>
+          <p:cNvPr id="234" name="Google Shape;234;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582415" y="112946"/>
-            <a:ext cx="10361809" cy="1397649"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10813500" cy="951600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Commercial and public services sector in the CLEWs++ model</a:t>
+              <a:t>Commercial and public services sector in the CLEWs++ concept</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="012069"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p14"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3dc49881616_0_204"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582425" y="1543625"/>
+            <a:off x="468000" y="1543625"/>
             <a:ext cx="10915500" cy="3906600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600"/>
-              <a:t>In the full-scale CLEWs++ model, the commercial and public services sector is divided into two key parts: heating and other electricity, to reflect the dominant energy uses and operational characteristics of this sector.</a:t>
+              <a:t>In the full-scale CLEWs++ concept, the commercial and public services sector is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="1600"/>
+              <a:t>divided into two key parts: heating and other electricity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t>. This is to reflect the dominant energy uses and operational characteristics of this sector.</a:t>
             </a:r>
             <a:endParaRPr sz="1600"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="1400">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="183" name="Google Shape;183;p14"/>
+          <p:cNvPr id="236" name="Google Shape;236;g3dc49881616_0_204"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="686836" y="2708687"/>
+            <a:off x="700635" y="2889188"/>
             <a:ext cx="1576474" cy="1576474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p14"/>
+          <p:cNvPr id="237" name="Google Shape;237;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762429" y="2401577"/>
             <a:ext cx="1425300" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Heating</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="185" name="Google Shape;185;p14"/>
+          <p:cNvPr id="238" name="Google Shape;238;g3dc49881616_0_204"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="9390"/>
+          <a:srcRect b="9387" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5478724" y="2975898"/>
-            <a:ext cx="1425300" cy="1394779"/>
+            <a:off x="5478728" y="3015769"/>
+            <a:ext cx="1425300" cy="1394780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p14"/>
+          <p:cNvPr id="239" name="Google Shape;239;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5478728" y="2378952"/>
+            <a:off x="5478728" y="2401200"/>
             <a:ext cx="1425300" cy="646500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Other electricity </a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1"/>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p14"/>
+          <p:cNvPr id="240" name="Google Shape;240;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582432" y="5153200"/>
-            <a:ext cx="10225200" cy="800400"/>
+            <a:off x="468000" y="5153200"/>
+            <a:ext cx="10644000" cy="800400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Capturing this end-use separately is essential for analysing efficiency improvements, fuel-switching options, and the integration of low-carbon heating technologies.</a:t>
+              <a:t>Capturing these end-uses separately is essential for analysing efficiency improvements, fuel-switching options, and the integration of low-carbon heating technologies.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600"/>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p14"/>
+          <p:cNvPr id="241" name="Google Shape;241;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2112800" y="2401575"/>
+            <a:off x="2187729" y="2401200"/>
             <a:ext cx="2742000" cy="1908600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Heating includes </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>both space and water heating</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>across buildings such as offices, schools, and hospitals</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>, with seasonal demand variations and a range of energy sources including electricity, oil, and district heating.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p14"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3dc49881616_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6963625" y="2292175"/>
+            <a:off x="7018800" y="2292175"/>
             <a:ext cx="4262700" cy="2770500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Other electricity encompasses </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="1"/>
-              <a:t>a broad set of uses </a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>a broad set of uses such as lighting, cooling, office equipment, IT infrastructure, and ventilation. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>such as lighting, cooling, office equipment, IT infrastructure, and ventilation. These uses vary significantly in terms of load profiles and energy intensity depending on the type of service activity.</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>These uses vary significantly in terms of load profiles and energy intensity depending on the type of service activity.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>While grouped together for simplicity and to match available data, this category could be further disaggregated in future model versions to better capture the growing impact of digitalization, cooling demand, and energy efficiency measures within the services sector.</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While grouped together for simplicity and to match available data, this category could be further disaggregated in future model versions to better capture the growing impact of digitalisation, cooling demand, and energy efficiency measures within the services sector.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 194"/>
+        <p:cNvPr id="247" name="Shape 247"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p30"/>
+          <p:cNvPr id="248" name="Google Shape;248;g3dc49881616_0_217"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582425" y="112950"/>
-            <a:ext cx="10890900" cy="998400"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10890900" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="012069"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commercial and public services sector – Heating flow diagram</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="012069"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p30"/>
+          <p:cNvPr id="249" name="Google Shape;249;g3dc49881616_0_217"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5967423" y="1359775"/>
-            <a:ext cx="5505900" cy="4833300"/>
+            <a:off x="5934240" y="1397775"/>
+            <a:ext cx="5255400" cy="4494600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-184150" algn="l" rtl="0">
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> The structure of the services sector heating module in the CLEWs++ model reflects the diversity of fuels and technologies used to meet heating demand in commercial and public buildings. It includes biomass, coal, natural gas, oil, electricity (both heat pumps and resistive heating), and district heating, allowing for detailed analysis of energy flows and emissions.</a:t>
+              <a:t>The services sector heating module in the CLEWs++ concept is structured to capture </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the diversity of fuels and technologies used to meet heating demand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. It includes biomass, coal, natural gas, oil, electricity (both heat pumps and resistive heating), and district heating, allowing for detailed analysis of energy flows and emissions.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...19 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Heating typically represents a significant share of energy-related emissions in the services sector—often accounting for over 40% in colder regions—but its contribution can vary widely depending on climate, building use, and fuel availability. Resistive heaters are commonly used where affordability and ease of installation take priority over efficiency, particularly in smaller or under-resourced facilities. District heating systems, while prevalent in high-density urban areas of some countries, are generally limited in regions with lower infrastructure investment or less centralized planning. </a:t>
+              <a:t>Resistive heaters are commonly used where affordability and ease of installation take priority over efficiency,</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> particularly in smaller or under-resourced facilities.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...19 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This disaggregated modelling approach enables more accurate assessments of decarbonization strategies, energy access planning, and technology deployment tailored to local conditions within the services sector.</a:t>
+              <a:t>Heating typically represents </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...50 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Commodity Key </a:t>
+              <a:t>a significant share of emissions in the services sector – often accounting for over 40% in colder regions – </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>but its contribution can vary widely depending on climate, building use, and fuel availability. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-266700" lvl="0" marL="266700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>A = </a:t>
+              <a:t>This disaggregated modelling approach enables more accurate assessments</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>Biomass</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of decarbonisation strategies, energy access planning, and technology deployment tailored to local conditions within the services sector.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3dc49881616_0_217"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3993211" y="3637810"/>
+            <a:ext cx="1524600" cy="2247300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>B = </a:t>
+              <a:t>A = Biomass</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>C = </a:t>
+              <a:t>B = Coal</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>D = O</a:t>
+              <a:t>C = Natural gas</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>E = </a:t>
+              <a:t>D = Oil</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = Electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>F = District heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>G = </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...77 lines deleted...]
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Services </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>heating</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p30"/>
+          <p:cNvPr id="251" name="Google Shape;251;g3dc49881616_0_217"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="215013" y="1359776"/>
-            <a:ext cx="3681575" cy="4262800"/>
+            <a:off x="542673" y="1359776"/>
+            <a:ext cx="3681575" cy="4262799"/>
             <a:chOff x="1447388" y="1071251"/>
-            <a:chExt cx="3681575" cy="4262800"/>
+            <a:chExt cx="3681575" cy="4262799"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="199" name="Google Shape;199;p30"/>
+            <p:cNvPr id="252" name="Google Shape;252;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="1121450"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>heating with biomass</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="200" name="Google Shape;200;p30"/>
+            <p:cNvPr id="253" name="Google Shape;253;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="1348163"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="201" name="Google Shape;201;p30"/>
+            <p:cNvPr id="254" name="Google Shape;254;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="1743900"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with coal</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="202" name="Google Shape;202;p30"/>
+            <p:cNvPr id="255" name="Google Shape;255;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="1970613"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="203" name="Google Shape;203;p30"/>
+            <p:cNvPr id="256" name="Google Shape;256;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="2366350"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with natural gas</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="204" name="Google Shape;204;p30"/>
+            <p:cNvPr id="257" name="Google Shape;257;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="2593063"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="205" name="Google Shape;205;p30"/>
+            <p:cNvPr id="258" name="Google Shape;258;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="2988800"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with oil</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="206" name="Google Shape;206;p30"/>
+            <p:cNvPr id="259" name="Google Shape;259;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="3215513"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="207" name="Google Shape;207;p30"/>
+            <p:cNvPr id="260" name="Google Shape;260;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="3611250"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>with electricity</a:t>
+                <a:t>with Heat Pumps</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="208" name="Google Shape;208;p30"/>
+            <p:cNvPr id="261" name="Google Shape;261;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2101350" y="3837975"/>
               <a:ext cx="348000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="209" name="Google Shape;209;p30"/>
+            <p:cNvPr id="262" name="Google Shape;262;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4518175" y="1361592"/>
               <a:ext cx="0" cy="3727200"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="210" name="Google Shape;210;p30"/>
+            <p:cNvPr id="263" name="Google Shape;263;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="1372036"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="211" name="Google Shape;211;p30"/>
+            <p:cNvPr id="264" name="Google Shape;264;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="3849011"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="212" name="Google Shape;212;p30"/>
+            <p:cNvPr id="265" name="Google Shape;265;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="3238786"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="213" name="Google Shape;213;p30"/>
+            <p:cNvPr id="266" name="Google Shape;266;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="2599086"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="214" name="Google Shape;214;p30"/>
+            <p:cNvPr id="267" name="Google Shape;267;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="1993886"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="215" name="Google Shape;215;p30"/>
+            <p:cNvPr id="268" name="Google Shape;268;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4518163" y="2599096"/>
               <a:ext cx="610800" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="216" name="Google Shape;216;p30"/>
+            <p:cNvPr id="269" name="Google Shape;269;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="1071251"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>A</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="217" name="Google Shape;217;p30"/>
+            <p:cNvPr id="270" name="Google Shape;270;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="1693701"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>B</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="218" name="Google Shape;218;p30"/>
+            <p:cNvPr id="271" name="Google Shape;271;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="2316151"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>C</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="219" name="Google Shape;219;p30"/>
+            <p:cNvPr id="272" name="Google Shape;272;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="2938601"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>D</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="220" name="Google Shape;220;p30"/>
+            <p:cNvPr id="273" name="Google Shape;273;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1447388" y="3855126"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>E</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="221" name="Google Shape;221;p30"/>
+            <p:cNvPr id="274" name="Google Shape;274;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4471388" y="2322176"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>G</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="222" name="Google Shape;222;p30"/>
+            <p:cNvPr id="275" name="Google Shape;275;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="4233700"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Services heating </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>with resistive heater</a:t>
               </a:r>
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="223" name="Google Shape;223;p30"/>
+            <p:cNvPr id="276" name="Google Shape;276;g3dc49881616_0_217"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2449225" y="4856150"/>
               <a:ext cx="1904400" cy="477900"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 16667"/>
+                <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
-            <a:ln w="25400" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="25400">
               <a:solidFill>
                 <a:srgbClr val="000D2C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1350"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>District heating for </a:t>
+                <a:t>District heating network</a:t>
               </a:r>
-              <a:r>
-[...7 lines deleted...]
-              <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="224" name="Google Shape;224;p30"/>
+            <p:cNvPr id="277" name="Google Shape;277;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1558200" y="5082863"/>
               <a:ext cx="891000" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="225" name="Google Shape;225;p30"/>
+            <p:cNvPr id="278" name="Google Shape;278;g3dc49881616_0_217"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1676088" y="4805951"/>
               <a:ext cx="655200" cy="276900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1200"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1200"/>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>F</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="226" name="Google Shape;226;p30"/>
+            <p:cNvPr id="279" name="Google Shape;279;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2115050" y="4460400"/>
               <a:ext cx="334200" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="triangle" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="227" name="Google Shape;227;p30"/>
+            <p:cNvPr id="280" name="Google Shape;280;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2102600" y="3820225"/>
               <a:ext cx="0" cy="657900"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="228" name="Google Shape;228;p30"/>
+            <p:cNvPr id="281" name="Google Shape;281;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1559995" y="4149175"/>
               <a:ext cx="528900" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="28575" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="med" len="med"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="229" name="Google Shape;229;p30"/>
+            <p:cNvPr id="282" name="Google Shape;282;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="5082886"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="230" name="Google Shape;230;p30"/>
+            <p:cNvPr id="283" name="Google Shape;283;g3dc49881616_0_217"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="4353468" y="4472661"/>
               <a:ext cx="164700" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="38100" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="6C0819"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
             <a:effectLst>
-              <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
                 <a:srgbClr val="000000">
-                  <a:alpha val="37250"/>
+                  <a:alpha val="36860"/>
                 </a:srgbClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1297 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="CCG 2025">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
@@ -25255,57 +38506,55 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -25536,101 +38785,45 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...50 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>